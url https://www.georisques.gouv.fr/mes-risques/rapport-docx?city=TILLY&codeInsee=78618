--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777004989" name="Picture">
+                  <wp:docPr id="1154067496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777004989" name="Picture"/>
+                          <pic:cNvPr id="1154067496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28058515" name="Picture">
+                  <wp:docPr id="1067448166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28058515" name="Picture"/>
+                          <pic:cNvPr id="1067448166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339423886" name="Picture">
+                        <wp:docPr id="1328724094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339423886" name="Picture"/>
+                                <pic:cNvPr id="1328724094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737323930" name="Picture">
+                  <wp:docPr id="356595388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737323930" name="Picture"/>
+                          <pic:cNvPr id="356595388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483643215" name="Picture">
+                  <wp:docPr id="295311637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483643215" name="Picture"/>
+                          <pic:cNvPr id="295311637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609719495" name="Picture">
+                  <wp:docPr id="836400230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609719495" name="Picture"/>
+                          <pic:cNvPr id="836400230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818331956" name="Picture">
+                  <wp:docPr id="733125174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818331956" name="Picture"/>
+                          <pic:cNvPr id="733125174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116832719" name="Picture">
+                  <wp:docPr id="1236453157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116832719" name="Picture"/>
+                          <pic:cNvPr id="1236453157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889355097" name="Picture">
+                        <wp:docPr id="483787025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889355097" name="Picture"/>
+                                <pic:cNvPr id="483787025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210561431" name="Picture">
+                        <wp:docPr id="75888429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210561431" name="Picture"/>
+                                <pic:cNvPr id="75888429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228357805" name="Picture">
+                        <wp:docPr id="114418763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228357805" name="Picture"/>
+                                <pic:cNvPr id="114418763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219919706" name="Picture">
+                        <wp:docPr id="904118291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219919706" name="Picture"/>
+                                <pic:cNvPr id="904118291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363135476" name="Picture">
+                        <wp:docPr id="850195058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363135476" name="Picture"/>
+                                <pic:cNvPr id="850195058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855482239" name="Picture">
+                        <wp:docPr id="128307656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855482239" name="Picture"/>
+                                <pic:cNvPr id="128307656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320458292" name="Picture">
+                        <wp:docPr id="1053364244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320458292" name="Picture"/>
+                                <pic:cNvPr id="1053364244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383401441" name="Picture">
+                        <wp:docPr id="220538532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383401441" name="Picture"/>
+                                <pic:cNvPr id="220538532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551596042" name="Picture">
+                        <wp:docPr id="1471667784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551596042" name="Picture"/>
+                                <pic:cNvPr id="1471667784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838050883" name="Picture">
+                        <wp:docPr id="1357017259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838050883" name="Picture"/>
+                                <pic:cNvPr id="1357017259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123143404" name="Picture">
+                        <wp:docPr id="13391915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123143404" name="Picture"/>
+                                <pic:cNvPr id="13391915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602117829" name="Picture">
+                        <wp:docPr id="1539202617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602117829" name="Picture"/>
+                                <pic:cNvPr id="1539202617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415134746" name="Picture">
+                        <wp:docPr id="989739238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415134746" name="Picture"/>
+                                <pic:cNvPr id="989739238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194516381" name="Picture">
+                        <wp:docPr id="647176971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194516381" name="Picture"/>
+                                <pic:cNvPr id="647176971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144023432" name="Picture">
+                        <wp:docPr id="1442541086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144023432" name="Picture"/>
+                                <pic:cNvPr id="1442541086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762558053" name="Picture">
+                  <wp:docPr id="1982475155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762558053" name="Picture"/>
+                          <pic:cNvPr id="1982475155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754749275" name="Picture">
+                  <wp:docPr id="1648189682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754749275" name="Picture"/>
+                          <pic:cNvPr id="1648189682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390067075" name="Picture">
+                  <wp:docPr id="888241865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390067075" name="Picture"/>
+                          <pic:cNvPr id="888241865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140306932" name="Picture">
+                  <wp:docPr id="1066268832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140306932" name="Picture"/>
+                          <pic:cNvPr id="1066268832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46475842" name="Picture">
+                  <wp:docPr id="1057619819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46475842" name="Picture"/>
+                          <pic:cNvPr id="1057619819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16905,57 +16905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019778854" name="Picture">
+                  <wp:docPr id="746559683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019778854" name="Picture"/>
+                          <pic:cNvPr id="746559683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18253,57 +18253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994892422" name="Picture">
+                        <wp:docPr id="1585884986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994892422" name="Picture"/>
+                                <pic:cNvPr id="1585884986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20188,57 +20188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672580162" name="Picture">
+                  <wp:docPr id="1766053060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672580162" name="Picture"/>
+                          <pic:cNvPr id="1766053060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20268,57 +20268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258118195" name="Picture">
+                  <wp:docPr id="4104935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258118195" name="Picture"/>
+                          <pic:cNvPr id="4104935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20813,57 +20813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938249225" name="Picture">
+                  <wp:docPr id="1532237054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938249225" name="Picture"/>
+                          <pic:cNvPr id="1532237054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22884,57 +22884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752242751" name="Picture">
+                  <wp:docPr id="944038106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752242751" name="Picture"/>
+                          <pic:cNvPr id="944038106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22973,57 +22973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216698194" name="Picture">
+                  <wp:docPr id="1301828783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216698194" name="Picture"/>
+                          <pic:cNvPr id="1301828783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23617,57 +23617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158981080" name="Picture">
+                  <wp:docPr id="915429894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158981080" name="Picture"/>
+                          <pic:cNvPr id="915429894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24615,57 +24615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720444211" name="Picture">
+                  <wp:docPr id="1362187058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720444211" name="Picture"/>
+                          <pic:cNvPr id="1362187058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24718,57 +24718,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321721631" name="Picture">
+                  <wp:docPr id="200905193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321721631" name="Picture"/>
+                          <pic:cNvPr id="200905193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26097,57 +26097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551565055" name="Picture">
+                  <wp:docPr id="620877467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551565055" name="Picture"/>
+                          <pic:cNvPr id="620877467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27222,57 +27222,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420062412" name="Picture">
+                        <wp:docPr id="132998543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420062412" name="Picture"/>
+                                <pic:cNvPr id="132998543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28575,57 +28575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556713637" name="Picture">
+                  <wp:docPr id="1305093703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556713637" name="Picture"/>
+                          <pic:cNvPr id="1305093703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28664,57 +28664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901446530" name="Picture">
+                  <wp:docPr id="534900028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901446530" name="Picture"/>
+                          <pic:cNvPr id="534900028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117725175" name="Picture">
+                  <wp:docPr id="1934369362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117725175" name="Picture"/>
+                          <pic:cNvPr id="1934369362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30306,57 +30306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119070723" name="Picture">
+                  <wp:docPr id="1222034755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119070723" name="Picture"/>
+                          <pic:cNvPr id="1222034755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30409,57 +30409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687818298" name="Picture">
+                  <wp:docPr id="292916321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687818298" name="Picture"/>
+                          <pic:cNvPr id="292916321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31790,57 +31790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274614289" name="Picture">
+                  <wp:docPr id="1870525366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274614289" name="Picture"/>
+                          <pic:cNvPr id="1870525366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32933,57 +32933,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888765876" name="Picture">
+                        <wp:docPr id="1559769791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888765876" name="Picture"/>
+                                <pic:cNvPr id="1559769791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34322,57 +34322,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932419744" name="Picture">
+                  <wp:docPr id="1545116373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932419744" name="Picture"/>
+                          <pic:cNvPr id="1545116373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34411,57 +34411,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597137731" name="Picture">
+                  <wp:docPr id="1395952321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597137731" name="Picture"/>
+                          <pic:cNvPr id="1395952321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35055,57 +35055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155949176" name="Picture">
+                  <wp:docPr id="1390667312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155949176" name="Picture"/>
+                          <pic:cNvPr id="1390667312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36053,57 +36053,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110892174" name="Picture">
+                  <wp:docPr id="944845256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110892174" name="Picture"/>
+                          <pic:cNvPr id="944845256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36156,57 +36156,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190916808" name="Picture">
+                  <wp:docPr id="1915946054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190916808" name="Picture"/>
+                          <pic:cNvPr id="1915946054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37533,57 +37533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890566332" name="Picture">
+                  <wp:docPr id="1494789368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890566332" name="Picture"/>
+                          <pic:cNvPr id="1494789368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38676,57 +38676,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448021573" name="Picture">
+                        <wp:docPr id="305785794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448021573" name="Picture"/>
+                                <pic:cNvPr id="305785794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40037,57 +40037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149023014" name="Picture">
+                  <wp:docPr id="240843281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149023014" name="Picture"/>
+                          <pic:cNvPr id="240843281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40126,57 +40126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114627672" name="Picture">
+                  <wp:docPr id="553867177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114627672" name="Picture"/>
+                          <pic:cNvPr id="553867177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40770,57 +40770,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183486425" name="Picture">
+                  <wp:docPr id="344188553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183486425" name="Picture"/>
+                          <pic:cNvPr id="344188553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41768,57 +41768,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418121141" name="Picture">
+                  <wp:docPr id="581542615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418121141" name="Picture"/>
+                          <pic:cNvPr id="581542615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41871,57 +41871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384854594" name="Picture">
+                  <wp:docPr id="234432132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384854594" name="Picture"/>
+                          <pic:cNvPr id="234432132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43248,57 +43248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182492411" name="Picture">
+                  <wp:docPr id="1878069250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182492411" name="Picture"/>
+                          <pic:cNvPr id="1878069250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44391,57 +44391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629050807" name="Picture">
+                        <wp:docPr id="1191921892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629050807" name="Picture"/>
+                                <pic:cNvPr id="1191921892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45612,57 +45612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951024477" name="Picture">
+                  <wp:docPr id="538784007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951024477" name="Picture"/>
+                          <pic:cNvPr id="538784007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45683,57 +45683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047190761" name="Picture">
+                  <wp:docPr id="1295730764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047190761" name="Picture"/>
+                          <pic:cNvPr id="1295730764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46097,57 +46097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278418402" name="Picture">
+                  <wp:docPr id="174731337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278418402" name="Picture"/>
+                          <pic:cNvPr id="174731337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>