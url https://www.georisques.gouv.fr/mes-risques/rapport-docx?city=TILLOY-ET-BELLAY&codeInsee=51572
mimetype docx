--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224120034" name="Picture">
+                  <wp:docPr id="1513648025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224120034" name="Picture"/>
+                          <pic:cNvPr id="1513648025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720236082" name="Picture">
+                  <wp:docPr id="2019867801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720236082" name="Picture"/>
+                          <pic:cNvPr id="2019867801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123806719" name="Picture">
+                        <wp:docPr id="706244834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123806719" name="Picture"/>
+                                <pic:cNvPr id="706244834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321020830" name="Picture">
+                  <wp:docPr id="1252833450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321020830" name="Picture"/>
+                          <pic:cNvPr id="1252833450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488040547" name="Picture">
+                  <wp:docPr id="1257652634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488040547" name="Picture"/>
+                          <pic:cNvPr id="1257652634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587089055" name="Picture">
+                  <wp:docPr id="1343864788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587089055" name="Picture"/>
+                          <pic:cNvPr id="1343864788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698525068" name="Picture">
+                  <wp:docPr id="2078388353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698525068" name="Picture"/>
+                          <pic:cNvPr id="2078388353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666154788" name="Picture">
+                  <wp:docPr id="2032889223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666154788" name="Picture"/>
+                          <pic:cNvPr id="2032889223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69235635" name="Picture">
+                        <wp:docPr id="885712859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69235635" name="Picture"/>
+                                <pic:cNvPr id="885712859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125737276" name="Picture">
+                        <wp:docPr id="1225943795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125737276" name="Picture"/>
+                                <pic:cNvPr id="1225943795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209720400" name="Picture">
+                        <wp:docPr id="1458343414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209720400" name="Picture"/>
+                                <pic:cNvPr id="1458343414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20424366" name="Picture">
+                        <wp:docPr id="1376962791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20424366" name="Picture"/>
+                                <pic:cNvPr id="1376962791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520954872" name="Picture">
+                        <wp:docPr id="2043972980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520954872" name="Picture"/>
+                                <pic:cNvPr id="2043972980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430066959" name="Picture">
+                        <wp:docPr id="285033374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430066959" name="Picture"/>
+                                <pic:cNvPr id="285033374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595973767" name="Picture">
+                        <wp:docPr id="1826303876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595973767" name="Picture"/>
+                                <pic:cNvPr id="1826303876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166874275" name="Picture">
+                        <wp:docPr id="1513055328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166874275" name="Picture"/>
+                                <pic:cNvPr id="1513055328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575872193" name="Picture">
+                        <wp:docPr id="1210613519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575872193" name="Picture"/>
+                                <pic:cNvPr id="1210613519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189583504" name="Picture">
+                        <wp:docPr id="1493221151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189583504" name="Picture"/>
+                                <pic:cNvPr id="1493221151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378305813" name="Picture">
+                        <wp:docPr id="1577539930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378305813" name="Picture"/>
+                                <pic:cNvPr id="1577539930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212806902" name="Picture">
+                        <wp:docPr id="1736149145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212806902" name="Picture"/>
+                                <pic:cNvPr id="1736149145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290725371" name="Picture">
+                        <wp:docPr id="1442946286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290725371" name="Picture"/>
+                                <pic:cNvPr id="1442946286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115619212" name="Picture">
+                        <wp:docPr id="1976512898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115619212" name="Picture"/>
+                                <pic:cNvPr id="1976512898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894245771" name="Picture">
+                        <wp:docPr id="791065311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894245771" name="Picture"/>
+                                <pic:cNvPr id="791065311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261840319" name="Picture">
+                  <wp:docPr id="1839258403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261840319" name="Picture"/>
+                          <pic:cNvPr id="1839258403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414829894" name="Picture">
+                  <wp:docPr id="1240312082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414829894" name="Picture"/>
+                          <pic:cNvPr id="1240312082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520709386" name="Picture">
+                  <wp:docPr id="1238148788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520709386" name="Picture"/>
+                          <pic:cNvPr id="1238148788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972768553" name="Picture">
+                  <wp:docPr id="1041411918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972768553" name="Picture"/>
+                          <pic:cNvPr id="1041411918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115278831" name="Picture">
+                  <wp:docPr id="707954814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115278831" name="Picture"/>
+                          <pic:cNvPr id="707954814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827803188" name="Picture">
+                  <wp:docPr id="18748371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827803188" name="Picture"/>
+                          <pic:cNvPr id="18748371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264660655" name="Picture">
+                        <wp:docPr id="1679961677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264660655" name="Picture"/>
+                                <pic:cNvPr id="1679961677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229733229" name="Picture">
+                  <wp:docPr id="495957258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229733229" name="Picture"/>
+                          <pic:cNvPr id="495957258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074686774" name="Picture">
+                  <wp:docPr id="1137170688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074686774" name="Picture"/>
+                          <pic:cNvPr id="1137170688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093063814" name="Picture">
+                  <wp:docPr id="912447347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093063814" name="Picture"/>
+                          <pic:cNvPr id="912447347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126864601" name="Picture">
+                  <wp:docPr id="611772652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126864601" name="Picture"/>
+                          <pic:cNvPr id="611772652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849300056" name="Picture">
+                  <wp:docPr id="1703429491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849300056" name="Picture"/>
+                          <pic:cNvPr id="1703429491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177596581" name="Picture">
+                  <wp:docPr id="1360518632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177596581" name="Picture"/>
+                          <pic:cNvPr id="1360518632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026655198" name="Picture">
+                        <wp:docPr id="951497632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026655198" name="Picture"/>
+                                <pic:cNvPr id="951497632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144212036" name="Picture">
+                  <wp:docPr id="1420436754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144212036" name="Picture"/>
+                          <pic:cNvPr id="1420436754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964291227" name="Picture">
+                  <wp:docPr id="179252438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964291227" name="Picture"/>
+                          <pic:cNvPr id="179252438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209707371" name="Picture">
+                  <wp:docPr id="1050980601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209707371" name="Picture"/>
+                          <pic:cNvPr id="1050980601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274233101" name="Picture">
+                  <wp:docPr id="1632818686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274233101" name="Picture"/>
+                          <pic:cNvPr id="1632818686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718883940" name="Picture">
+                  <wp:docPr id="2103045596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718883940" name="Picture"/>
+                          <pic:cNvPr id="2103045596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19890215" name="Picture">
+                  <wp:docPr id="1287612659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19890215" name="Picture"/>
+                          <pic:cNvPr id="1287612659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776934791" name="Picture">
+                        <wp:docPr id="1536555541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776934791" name="Picture"/>
+                                <pic:cNvPr id="1536555541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31941,57 +31941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140999972" name="Picture">
+                  <wp:docPr id="335599579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140999972" name="Picture"/>
+                          <pic:cNvPr id="335599579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32012,57 +32012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216303151" name="Picture">
+                  <wp:docPr id="133934399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216303151" name="Picture"/>
+                          <pic:cNvPr id="133934399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32480,57 +32480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735475155" name="Picture">
+                  <wp:docPr id="1942661767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735475155" name="Picture"/>
+                          <pic:cNvPr id="1942661767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33639,57 +33639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361245325" name="Picture">
+                  <wp:docPr id="866523588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361245325" name="Picture"/>
+                          <pic:cNvPr id="866523588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33728,57 +33728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044708216" name="Picture">
+                  <wp:docPr id="1768872154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044708216" name="Picture"/>
+                          <pic:cNvPr id="1768872154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34372,57 +34372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631539069" name="Picture">
+                  <wp:docPr id="1331091938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631539069" name="Picture"/>
+                          <pic:cNvPr id="1331091938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35370,57 +35370,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848739431" name="Picture">
+                  <wp:docPr id="699627314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848739431" name="Picture"/>
+                          <pic:cNvPr id="699627314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35473,57 +35473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45619024" name="Picture">
+                  <wp:docPr id="2093930196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45619024" name="Picture"/>
+                          <pic:cNvPr id="2093930196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36850,57 +36850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795460026" name="Picture">
+                  <wp:docPr id="499616918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795460026" name="Picture"/>
+                          <pic:cNvPr id="499616918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37993,57 +37993,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075717484" name="Picture">
+                        <wp:docPr id="265613521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075717484" name="Picture"/>
+                                <pic:cNvPr id="265613521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39354,57 +39354,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448628144" name="Picture">
+                  <wp:docPr id="777420417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448628144" name="Picture"/>
+                          <pic:cNvPr id="777420417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39443,57 +39443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027564198" name="Picture">
+                  <wp:docPr id="357872422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027564198" name="Picture"/>
+                          <pic:cNvPr id="357872422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40087,57 +40087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631272368" name="Picture">
+                  <wp:docPr id="1011713039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631272368" name="Picture"/>
+                          <pic:cNvPr id="1011713039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41085,57 +41085,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873674526" name="Picture">
+                  <wp:docPr id="1084163264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873674526" name="Picture"/>
+                          <pic:cNvPr id="1084163264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41188,57 +41188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904329455" name="Picture">
+                  <wp:docPr id="915408557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904329455" name="Picture"/>
+                          <pic:cNvPr id="915408557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42565,57 +42565,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637521453" name="Picture">
+                  <wp:docPr id="48868756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637521453" name="Picture"/>
+                          <pic:cNvPr id="48868756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43708,57 +43708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462245973" name="Picture">
+                        <wp:docPr id="1400787587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462245973" name="Picture"/>
+                                <pic:cNvPr id="1400787587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44929,57 +44929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209532987" name="Picture">
+                  <wp:docPr id="473223285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209532987" name="Picture"/>
+                          <pic:cNvPr id="473223285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45000,57 +45000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211804106" name="Picture">
+                  <wp:docPr id="2073669599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211804106" name="Picture"/>
+                          <pic:cNvPr id="2073669599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45414,57 +45414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908220562" name="Picture">
+                  <wp:docPr id="1674501718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908220562" name="Picture"/>
+                          <pic:cNvPr id="1674501718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>