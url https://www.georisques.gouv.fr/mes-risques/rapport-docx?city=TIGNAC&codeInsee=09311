--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909856373" name="Picture">
+                  <wp:docPr id="2078943110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909856373" name="Picture"/>
+                          <pic:cNvPr id="2078943110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360982078" name="Picture">
+                  <wp:docPr id="1504581587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360982078" name="Picture"/>
+                          <pic:cNvPr id="1504581587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308448605" name="Picture">
+                        <wp:docPr id="1608178815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308448605" name="Picture"/>
+                                <pic:cNvPr id="1608178815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17720157" name="Picture">
+                  <wp:docPr id="1810207506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17720157" name="Picture"/>
+                          <pic:cNvPr id="1810207506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242143191" name="Picture">
+                  <wp:docPr id="1277798188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242143191" name="Picture"/>
+                          <pic:cNvPr id="1277798188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141669480" name="Picture">
+                  <wp:docPr id="1094371167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141669480" name="Picture"/>
+                          <pic:cNvPr id="1094371167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376740712" name="Picture">
+                  <wp:docPr id="1099282952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376740712" name="Picture"/>
+                          <pic:cNvPr id="1099282952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045686579" name="Picture">
+                  <wp:docPr id="196561004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045686579" name="Picture"/>
+                          <pic:cNvPr id="196561004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297265407" name="Picture">
+                        <wp:docPr id="1749247520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297265407" name="Picture"/>
+                                <pic:cNvPr id="1749247520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910222521" name="Picture">
+                        <wp:docPr id="1823436261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910222521" name="Picture"/>
+                                <pic:cNvPr id="1823436261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403600392" name="Picture">
+                        <wp:docPr id="2008199357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403600392" name="Picture"/>
+                                <pic:cNvPr id="2008199357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692719498" name="Picture">
+                        <wp:docPr id="371668611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692719498" name="Picture"/>
+                                <pic:cNvPr id="371668611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18603036" name="Picture">
+                        <wp:docPr id="39336389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18603036" name="Picture"/>
+                                <pic:cNvPr id="39336389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389994155" name="Picture">
+                        <wp:docPr id="2063115419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389994155" name="Picture"/>
+                                <pic:cNvPr id="2063115419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670512820" name="Picture">
+                        <wp:docPr id="348370869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670512820" name="Picture"/>
+                                <pic:cNvPr id="348370869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182717778" name="Picture">
+                        <wp:docPr id="1157052893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182717778" name="Picture"/>
+                                <pic:cNvPr id="1157052893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126209675" name="Picture">
+                        <wp:docPr id="1979734641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126209675" name="Picture"/>
+                                <pic:cNvPr id="1979734641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221519505" name="Picture">
+                        <wp:docPr id="242592577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221519505" name="Picture"/>
+                                <pic:cNvPr id="242592577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112641550" name="Picture">
+                        <wp:docPr id="1977734194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112641550" name="Picture"/>
+                                <pic:cNvPr id="1977734194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580788314" name="Picture">
+                        <wp:docPr id="124154705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580788314" name="Picture"/>
+                                <pic:cNvPr id="124154705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667461893" name="Picture">
+                        <wp:docPr id="824561511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667461893" name="Picture"/>
+                                <pic:cNvPr id="824561511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91676146" name="Picture">
+                        <wp:docPr id="773484457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91676146" name="Picture"/>
+                                <pic:cNvPr id="773484457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227222716" name="Picture">
+                        <wp:docPr id="83381337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227222716" name="Picture"/>
+                                <pic:cNvPr id="83381337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001622745" name="Picture">
+                  <wp:docPr id="1620714426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001622745" name="Picture"/>
+                          <pic:cNvPr id="1620714426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134221641" name="Picture">
+                  <wp:docPr id="435140222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134221641" name="Picture"/>
+                          <pic:cNvPr id="435140222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75435168" name="Picture">
+                  <wp:docPr id="969308338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75435168" name="Picture"/>
+                          <pic:cNvPr id="969308338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830216276" name="Picture">
+                  <wp:docPr id="2134008432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830216276" name="Picture"/>
+                          <pic:cNvPr id="2134008432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60983900" name="Picture">
+                  <wp:docPr id="1776716020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60983900" name="Picture"/>
+                          <pic:cNvPr id="1776716020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16516,57 +16516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002665138" name="Picture">
+                  <wp:docPr id="1958298683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002665138" name="Picture"/>
+                          <pic:cNvPr id="1958298683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17678,57 +17678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175103829" name="Picture">
+                        <wp:docPr id="1509566781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175103829" name="Picture"/>
+                                <pic:cNvPr id="1509566781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275126077" name="Picture">
+                        <wp:docPr id="972901769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275126077" name="Picture"/>
+                                <pic:cNvPr id="972901769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20042,57 +20042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564094364" name="Picture">
+                  <wp:docPr id="1283504673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564094364" name="Picture"/>
+                          <pic:cNvPr id="1283504673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20131,57 +20131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700875192" name="Picture">
+                  <wp:docPr id="1127555683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700875192" name="Picture"/>
+                          <pic:cNvPr id="1127555683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20775,57 +20775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168009174" name="Picture">
+                  <wp:docPr id="284671625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168009174" name="Picture"/>
+                          <pic:cNvPr id="284671625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21773,57 +21773,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564488911" name="Picture">
+                  <wp:docPr id="275859659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564488911" name="Picture"/>
+                          <pic:cNvPr id="275859659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21876,57 +21876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681845857" name="Picture">
+                  <wp:docPr id="1258280431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681845857" name="Picture"/>
+                          <pic:cNvPr id="1258280431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23253,57 +23253,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634643894" name="Picture">
+                  <wp:docPr id="540372136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634643894" name="Picture"/>
+                          <pic:cNvPr id="540372136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24396,57 +24396,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444231731" name="Picture">
+                        <wp:docPr id="364944826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444231731" name="Picture"/>
+                                <pic:cNvPr id="364944826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25757,57 +25757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251490261" name="Picture">
+                  <wp:docPr id="505144198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251490261" name="Picture"/>
+                          <pic:cNvPr id="505144198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25846,57 +25846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088724206" name="Picture">
+                  <wp:docPr id="108919644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088724206" name="Picture"/>
+                          <pic:cNvPr id="108919644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26490,57 +26490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040383463" name="Picture">
+                  <wp:docPr id="673272944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040383463" name="Picture"/>
+                          <pic:cNvPr id="673272944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27488,57 +27488,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193615387" name="Picture">
+                  <wp:docPr id="1668557795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193615387" name="Picture"/>
+                          <pic:cNvPr id="1668557795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27591,57 +27591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790633445" name="Picture">
+                  <wp:docPr id="1681639076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790633445" name="Picture"/>
+                          <pic:cNvPr id="1681639076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28968,57 +28968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1282700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370547676" name="Picture">
+                  <wp:docPr id="18557668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370547676" name="Picture"/>
+                          <pic:cNvPr id="18557668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1282700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30121,57 +30121,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368558181" name="Picture">
+                        <wp:docPr id="1610223145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368558181" name="Picture"/>
+                                <pic:cNvPr id="1610223145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31593,57 +31593,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136613634" name="Picture">
+                  <wp:docPr id="133055288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136613634" name="Picture"/>
+                          <pic:cNvPr id="133055288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31682,57 +31682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018788746" name="Picture">
+                  <wp:docPr id="1116766906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018788746" name="Picture"/>
+                          <pic:cNvPr id="1116766906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32326,57 +32326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281272498" name="Picture">
+                  <wp:docPr id="465670323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281272498" name="Picture"/>
+                          <pic:cNvPr id="465670323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33324,57 +33324,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063179106" name="Picture">
+                  <wp:docPr id="249164748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063179106" name="Picture"/>
+                          <pic:cNvPr id="249164748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891885987" name="Picture">
+                  <wp:docPr id="1528750152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891885987" name="Picture"/>
+                          <pic:cNvPr id="1528750152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34806,57 +34806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243259297" name="Picture">
+                  <wp:docPr id="1754201134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243259297" name="Picture"/>
+                          <pic:cNvPr id="1754201134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35940,57 +35940,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065531374" name="Picture">
+                        <wp:docPr id="1519026286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065531374" name="Picture"/>
+                                <pic:cNvPr id="1519026286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36965,57 +36965,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404994873" name="Picture">
+                        <wp:docPr id="1501422009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404994873" name="Picture"/>
+                                <pic:cNvPr id="1501422009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38437,57 +38437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850678292" name="Picture">
+                  <wp:docPr id="1476035336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850678292" name="Picture"/>
+                          <pic:cNvPr id="1476035336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38526,57 +38526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111392506" name="Picture">
+                  <wp:docPr id="1104324586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111392506" name="Picture"/>
+                          <pic:cNvPr id="1104324586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39170,57 +39170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871703500" name="Picture">
+                  <wp:docPr id="1350000277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871703500" name="Picture"/>
+                          <pic:cNvPr id="1350000277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40168,57 +40168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766734839" name="Picture">
+                  <wp:docPr id="892818129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766734839" name="Picture"/>
+                          <pic:cNvPr id="892818129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40271,57 +40271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737259130" name="Picture">
+                  <wp:docPr id="1892776888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737259130" name="Picture"/>
+                          <pic:cNvPr id="1892776888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41648,57 +41648,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179612367" name="Picture">
+                  <wp:docPr id="608527915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179612367" name="Picture"/>
+                          <pic:cNvPr id="608527915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42791,57 +42791,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689488890" name="Picture">
+                        <wp:docPr id="2145879024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689488890" name="Picture"/>
+                                <pic:cNvPr id="2145879024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44012,57 +44012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106297028" name="Picture">
+                  <wp:docPr id="1889322521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106297028" name="Picture"/>
+                          <pic:cNvPr id="1889322521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44083,57 +44083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676853036" name="Picture">
+                  <wp:docPr id="969572991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676853036" name="Picture"/>
+                          <pic:cNvPr id="969572991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44497,57 +44497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487970072" name="Picture">
+                  <wp:docPr id="432076085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487970072" name="Picture"/>
+                          <pic:cNvPr id="432076085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>