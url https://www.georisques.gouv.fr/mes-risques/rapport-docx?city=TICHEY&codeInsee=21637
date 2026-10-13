--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855874535" name="Picture">
+                  <wp:docPr id="789887166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855874535" name="Picture"/>
+                          <pic:cNvPr id="789887166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791013673" name="Picture">
+                  <wp:docPr id="315013317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791013673" name="Picture"/>
+                          <pic:cNvPr id="315013317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578527896" name="Picture">
+                        <wp:docPr id="2062546464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578527896" name="Picture"/>
+                                <pic:cNvPr id="2062546464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858284856" name="Picture">
+                  <wp:docPr id="927779252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858284856" name="Picture"/>
+                          <pic:cNvPr id="927779252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703653094" name="Picture">
+                  <wp:docPr id="1950086342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703653094" name="Picture"/>
+                          <pic:cNvPr id="1950086342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338596067" name="Picture">
+                  <wp:docPr id="134135892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338596067" name="Picture"/>
+                          <pic:cNvPr id="134135892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452169156" name="Picture">
+                  <wp:docPr id="1328564874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452169156" name="Picture"/>
+                          <pic:cNvPr id="1328564874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107275442" name="Picture">
+                  <wp:docPr id="366220126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107275442" name="Picture"/>
+                          <pic:cNvPr id="366220126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779356281" name="Picture">
+                        <wp:docPr id="976647422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779356281" name="Picture"/>
+                                <pic:cNvPr id="976647422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510673233" name="Picture">
+                        <wp:docPr id="828510544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510673233" name="Picture"/>
+                                <pic:cNvPr id="828510544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544314824" name="Picture">
+                        <wp:docPr id="1036828586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544314824" name="Picture"/>
+                                <pic:cNvPr id="1036828586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252218309" name="Picture">
+                        <wp:docPr id="1580784064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252218309" name="Picture"/>
+                                <pic:cNvPr id="1580784064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839843535" name="Picture">
+                        <wp:docPr id="2096414298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839843535" name="Picture"/>
+                                <pic:cNvPr id="2096414298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538340802" name="Picture">
+                        <wp:docPr id="403531457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538340802" name="Picture"/>
+                                <pic:cNvPr id="403531457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515091874" name="Picture">
+                        <wp:docPr id="647390057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515091874" name="Picture"/>
+                                <pic:cNvPr id="647390057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134585143" name="Picture">
+                        <wp:docPr id="29518514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134585143" name="Picture"/>
+                                <pic:cNvPr id="29518514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360481172" name="Picture">
+                        <wp:docPr id="634419629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360481172" name="Picture"/>
+                                <pic:cNvPr id="634419629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005767300" name="Picture">
+                        <wp:docPr id="1102685355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005767300" name="Picture"/>
+                                <pic:cNvPr id="1102685355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140482309" name="Picture">
+                        <wp:docPr id="1425681969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140482309" name="Picture"/>
+                                <pic:cNvPr id="1425681969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661681883" name="Picture">
+                        <wp:docPr id="107385707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661681883" name="Picture"/>
+                                <pic:cNvPr id="107385707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460562054" name="Picture">
+                        <wp:docPr id="2024200741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460562054" name="Picture"/>
+                                <pic:cNvPr id="2024200741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711581203" name="Picture">
+                        <wp:docPr id="2123543875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711581203" name="Picture"/>
+                                <pic:cNvPr id="2123543875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317994354" name="Picture">
+                        <wp:docPr id="196977693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317994354" name="Picture"/>
+                                <pic:cNvPr id="196977693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585052388" name="Picture">
+                  <wp:docPr id="1080770215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585052388" name="Picture"/>
+                          <pic:cNvPr id="1080770215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106592456" name="Picture">
+                  <wp:docPr id="1539076064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106592456" name="Picture"/>
+                          <pic:cNvPr id="1539076064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331152647" name="Picture">
+                  <wp:docPr id="1043038717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331152647" name="Picture"/>
+                          <pic:cNvPr id="1043038717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577661317" name="Picture">
+                  <wp:docPr id="1785783597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577661317" name="Picture"/>
+                          <pic:cNvPr id="1785783597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857490891" name="Picture">
+                  <wp:docPr id="1810039499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857490891" name="Picture"/>
+                          <pic:cNvPr id="1810039499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853137352" name="Picture">
+                  <wp:docPr id="1863699066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853137352" name="Picture"/>
+                          <pic:cNvPr id="1863699066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34744012" name="Picture">
+                        <wp:docPr id="2093571965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34744012" name="Picture"/>
+                                <pic:cNvPr id="2093571965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163631107" name="Picture">
+                  <wp:docPr id="124312647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163631107" name="Picture"/>
+                          <pic:cNvPr id="124312647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001204052" name="Picture">
+                  <wp:docPr id="1313874241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001204052" name="Picture"/>
+                          <pic:cNvPr id="1313874241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672812203" name="Picture">
+                  <wp:docPr id="2027208001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672812203" name="Picture"/>
+                          <pic:cNvPr id="2027208001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806856087" name="Picture">
+                  <wp:docPr id="960572792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806856087" name="Picture"/>
+                          <pic:cNvPr id="960572792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753733210" name="Picture">
+                  <wp:docPr id="198662867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753733210" name="Picture"/>
+                          <pic:cNvPr id="198662867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267230882" name="Picture">
+                  <wp:docPr id="1835933969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267230882" name="Picture"/>
+                          <pic:cNvPr id="1835933969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270642788" name="Picture">
+                        <wp:docPr id="1200104695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270642788" name="Picture"/>
+                                <pic:cNvPr id="1200104695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724258970" name="Picture">
+                        <wp:docPr id="878256689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724258970" name="Picture"/>
+                                <pic:cNvPr id="878256689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540182105" name="Picture">
+                  <wp:docPr id="104034060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540182105" name="Picture"/>
+                          <pic:cNvPr id="104034060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056355240" name="Picture">
+                  <wp:docPr id="860069328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056355240" name="Picture"/>
+                          <pic:cNvPr id="860069328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540642076" name="Picture">
+                  <wp:docPr id="1419184086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540642076" name="Picture"/>
+                          <pic:cNvPr id="1419184086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462849691" name="Picture">
+                  <wp:docPr id="86376372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462849691" name="Picture"/>
+                          <pic:cNvPr id="86376372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732967618" name="Picture">
+                  <wp:docPr id="1380183732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732967618" name="Picture"/>
+                          <pic:cNvPr id="1380183732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029986461" name="Picture">
+                  <wp:docPr id="2134236710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029986461" name="Picture"/>
+                          <pic:cNvPr id="2134236710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072392278" name="Picture">
+                        <wp:docPr id="14842956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072392278" name="Picture"/>
+                                <pic:cNvPr id="14842956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33125,57 +33125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703874676" name="Picture">
+                  <wp:docPr id="372716261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703874676" name="Picture"/>
+                          <pic:cNvPr id="372716261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33214,57 +33214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376580266" name="Picture">
+                  <wp:docPr id="1974332473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376580266" name="Picture"/>
+                          <pic:cNvPr id="1974332473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33858,57 +33858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546435760" name="Picture">
+                  <wp:docPr id="1723789020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546435760" name="Picture"/>
+                          <pic:cNvPr id="1723789020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34856,57 +34856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837001040" name="Picture">
+                  <wp:docPr id="285214053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837001040" name="Picture"/>
+                          <pic:cNvPr id="285214053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34959,57 +34959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278451946" name="Picture">
+                  <wp:docPr id="605648626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278451946" name="Picture"/>
+                          <pic:cNvPr id="605648626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36336,57 +36336,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175923498" name="Picture">
+                  <wp:docPr id="841570161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175923498" name="Picture"/>
+                          <pic:cNvPr id="841570161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37479,57 +37479,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2046474058" name="Picture">
+                        <wp:docPr id="639156861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2046474058" name="Picture"/>
+                                <pic:cNvPr id="639156861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38837,57 +38837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275184750" name="Picture">
+                  <wp:docPr id="1584565008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275184750" name="Picture"/>
+                          <pic:cNvPr id="1584565008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38926,57 +38926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650008810" name="Picture">
+                  <wp:docPr id="1129232631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650008810" name="Picture"/>
+                          <pic:cNvPr id="1129232631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39549,57 +39549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498411533" name="Picture">
+                  <wp:docPr id="364673130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498411533" name="Picture"/>
+                          <pic:cNvPr id="364673130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40466,57 +40466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807792576" name="Picture">
+                  <wp:docPr id="809841464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807792576" name="Picture"/>
+                          <pic:cNvPr id="809841464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40569,57 +40569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82977355" name="Picture">
+                  <wp:docPr id="147976776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82977355" name="Picture"/>
+                          <pic:cNvPr id="147976776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41892,57 +41892,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940791236" name="Picture">
+                  <wp:docPr id="1692293026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940791236" name="Picture"/>
+                          <pic:cNvPr id="1692293026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42527,57 +42527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717275520" name="Picture">
+                  <wp:docPr id="1662692035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717275520" name="Picture"/>
+                          <pic:cNvPr id="1662692035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42598,57 +42598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240813799" name="Picture">
+                  <wp:docPr id="1415434797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240813799" name="Picture"/>
+                          <pic:cNvPr id="1415434797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43012,57 +43012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9840365" name="Picture">
+                  <wp:docPr id="2069720070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9840365" name="Picture"/>
+                          <pic:cNvPr id="2069720070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>