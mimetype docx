--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559481751" name="Picture">
+                  <wp:docPr id="50879077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559481751" name="Picture"/>
+                          <pic:cNvPr id="50879077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442654773" name="Picture">
+                  <wp:docPr id="1000815351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442654773" name="Picture"/>
+                          <pic:cNvPr id="1000815351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297158360" name="Picture">
+                        <wp:docPr id="2100394696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297158360" name="Picture"/>
+                                <pic:cNvPr id="2100394696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126440036" name="Picture">
+                  <wp:docPr id="882761719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126440036" name="Picture"/>
+                          <pic:cNvPr id="882761719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968064814" name="Picture">
+                  <wp:docPr id="1222244885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968064814" name="Picture"/>
+                          <pic:cNvPr id="1222244885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421212232" name="Picture">
+                  <wp:docPr id="133378780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421212232" name="Picture"/>
+                          <pic:cNvPr id="133378780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509404310" name="Picture">
+                  <wp:docPr id="170459960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509404310" name="Picture"/>
+                          <pic:cNvPr id="170459960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201806841" name="Picture">
+                  <wp:docPr id="722913314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201806841" name="Picture"/>
+                          <pic:cNvPr id="722913314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353109180" name="Picture">
+                        <wp:docPr id="1320445058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353109180" name="Picture"/>
+                                <pic:cNvPr id="1320445058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087480849" name="Picture">
+                        <wp:docPr id="1665255485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087480849" name="Picture"/>
+                                <pic:cNvPr id="1665255485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540830770" name="Picture">
+                        <wp:docPr id="4883719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540830770" name="Picture"/>
+                                <pic:cNvPr id="4883719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119443224" name="Picture">
+                        <wp:docPr id="1842282345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119443224" name="Picture"/>
+                                <pic:cNvPr id="1842282345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758700343" name="Picture">
+                        <wp:docPr id="1712354490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758700343" name="Picture"/>
+                                <pic:cNvPr id="1712354490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228907055" name="Picture">
+                        <wp:docPr id="1432469255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228907055" name="Picture"/>
+                                <pic:cNvPr id="1432469255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518992698" name="Picture">
+                        <wp:docPr id="326443689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518992698" name="Picture"/>
+                                <pic:cNvPr id="326443689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199544732" name="Picture">
+                        <wp:docPr id="27526654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199544732" name="Picture"/>
+                                <pic:cNvPr id="27526654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067288364" name="Picture">
+                        <wp:docPr id="1244155002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067288364" name="Picture"/>
+                                <pic:cNvPr id="1244155002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758462296" name="Picture">
+                        <wp:docPr id="1738244308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758462296" name="Picture"/>
+                                <pic:cNvPr id="1738244308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766861799" name="Picture">
+                        <wp:docPr id="1322632199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766861799" name="Picture"/>
+                                <pic:cNvPr id="1322632199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940679014" name="Picture">
+                        <wp:docPr id="30163877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940679014" name="Picture"/>
+                                <pic:cNvPr id="30163877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166951315" name="Picture">
+                        <wp:docPr id="383553187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166951315" name="Picture"/>
+                                <pic:cNvPr id="383553187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906291500" name="Picture">
+                        <wp:docPr id="2035222782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906291500" name="Picture"/>
+                                <pic:cNvPr id="2035222782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828346119" name="Picture">
+                        <wp:docPr id="731912807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828346119" name="Picture"/>
+                                <pic:cNvPr id="731912807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706005529" name="Picture">
+                  <wp:docPr id="1532401201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706005529" name="Picture"/>
+                          <pic:cNvPr id="1532401201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319857377" name="Picture">
+                  <wp:docPr id="335356215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319857377" name="Picture"/>
+                          <pic:cNvPr id="335356215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665452918" name="Picture">
+                  <wp:docPr id="1527247548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665452918" name="Picture"/>
+                          <pic:cNvPr id="1527247548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606665598" name="Picture">
+                  <wp:docPr id="379560865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606665598" name="Picture"/>
+                          <pic:cNvPr id="379560865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880739028" name="Picture">
+                  <wp:docPr id="185809414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880739028" name="Picture"/>
+                          <pic:cNvPr id="185809414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748348277" name="Picture">
+                  <wp:docPr id="1488489678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748348277" name="Picture"/>
+                          <pic:cNvPr id="1488489678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844729349" name="Picture">
+                        <wp:docPr id="1270962568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844729349" name="Picture"/>
+                                <pic:cNvPr id="1270962568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757930661" name="Picture">
+                  <wp:docPr id="1185953671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757930661" name="Picture"/>
+                          <pic:cNvPr id="1185953671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459640291" name="Picture">
+                  <wp:docPr id="439973187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459640291" name="Picture"/>
+                          <pic:cNvPr id="439973187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692568226" name="Picture">
+                  <wp:docPr id="1542808213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692568226" name="Picture"/>
+                          <pic:cNvPr id="1542808213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896910169" name="Picture">
+                  <wp:docPr id="1189924548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896910169" name="Picture"/>
+                          <pic:cNvPr id="1189924548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520694790" name="Picture">
+                  <wp:docPr id="641748479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520694790" name="Picture"/>
+                          <pic:cNvPr id="641748479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326555184" name="Picture">
+                  <wp:docPr id="753415616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326555184" name="Picture"/>
+                          <pic:cNvPr id="753415616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823054752" name="Picture">
+                        <wp:docPr id="127991569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823054752" name="Picture"/>
+                                <pic:cNvPr id="127991569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169098214" name="Picture">
+                  <wp:docPr id="1292533882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169098214" name="Picture"/>
+                          <pic:cNvPr id="1292533882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164244979" name="Picture">
+                  <wp:docPr id="1164999879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164244979" name="Picture"/>
+                          <pic:cNvPr id="1164999879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182184553" name="Picture">
+                  <wp:docPr id="1144929138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182184553" name="Picture"/>
+                          <pic:cNvPr id="1144929138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844021656" name="Picture">
+                  <wp:docPr id="666785484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844021656" name="Picture"/>
+                          <pic:cNvPr id="666785484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085493689" name="Picture">
+                  <wp:docPr id="1123389026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085493689" name="Picture"/>
+                          <pic:cNvPr id="1123389026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577937703" name="Picture">
+                  <wp:docPr id="1113594917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577937703" name="Picture"/>
+                          <pic:cNvPr id="1113594917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="292083800" name="Picture">
+                        <wp:docPr id="1293649333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="292083800" name="Picture"/>
+                                <pic:cNvPr id="1293649333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551846414" name="Picture">
+                  <wp:docPr id="2089296353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551846414" name="Picture"/>
+                          <pic:cNvPr id="2089296353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255825804" name="Picture">
+                  <wp:docPr id="840218086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255825804" name="Picture"/>
+                          <pic:cNvPr id="840218086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489151127" name="Picture">
+                  <wp:docPr id="598980668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489151127" name="Picture"/>
+                          <pic:cNvPr id="598980668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599087050" name="Picture">
+                  <wp:docPr id="1632391111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599087050" name="Picture"/>
+                          <pic:cNvPr id="1632391111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989500465" name="Picture">
+                  <wp:docPr id="1994419597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989500465" name="Picture"/>
+                          <pic:cNvPr id="1994419597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422183579" name="Picture">
+                  <wp:docPr id="1210865973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422183579" name="Picture"/>
+                          <pic:cNvPr id="1210865973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288452424" name="Picture">
+                  <wp:docPr id="1946826315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288452424" name="Picture"/>
+                          <pic:cNvPr id="1946826315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437926978" name="Picture">
+                  <wp:docPr id="616198261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437926978" name="Picture"/>
+                          <pic:cNvPr id="616198261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811115021" name="Picture">
+                  <wp:docPr id="694598210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811115021" name="Picture"/>
+                          <pic:cNvPr id="694598210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477117379" name="Picture">
+                        <wp:docPr id="1459403657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477117379" name="Picture"/>
+                                <pic:cNvPr id="1459403657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910682692" name="Picture">
+                  <wp:docPr id="1444298353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910682692" name="Picture"/>
+                          <pic:cNvPr id="1444298353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021199783" name="Picture">
+                  <wp:docPr id="462181710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021199783" name="Picture"/>
+                          <pic:cNvPr id="462181710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027698294" name="Picture">
+                  <wp:docPr id="681542981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027698294" name="Picture"/>
+                          <pic:cNvPr id="681542981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405596207" name="Picture">
+                  <wp:docPr id="83958518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405596207" name="Picture"/>
+                          <pic:cNvPr id="83958518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124430768" name="Picture">
+                  <wp:docPr id="619211574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124430768" name="Picture"/>
+                          <pic:cNvPr id="619211574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100769857" name="Picture">
+                  <wp:docPr id="686683788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100769857" name="Picture"/>
+                          <pic:cNvPr id="686683788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839036646" name="Picture">
+                        <wp:docPr id="158181502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839036646" name="Picture"/>
+                                <pic:cNvPr id="158181502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692902952" name="Picture">
+                  <wp:docPr id="1316189769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692902952" name="Picture"/>
+                          <pic:cNvPr id="1316189769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102890437" name="Picture">
+                  <wp:docPr id="1561355906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102890437" name="Picture"/>
+                          <pic:cNvPr id="1561355906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505007694" name="Picture">
+                  <wp:docPr id="390253128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505007694" name="Picture"/>
+                          <pic:cNvPr id="390253128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>