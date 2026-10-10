--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29117290" name="Picture">
+                  <wp:docPr id="1466928774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29117290" name="Picture"/>
+                          <pic:cNvPr id="1466928774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368936143" name="Picture">
+                  <wp:docPr id="869109633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368936143" name="Picture"/>
+                          <pic:cNvPr id="869109633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540188446" name="Picture">
+                        <wp:docPr id="220957079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540188446" name="Picture"/>
+                                <pic:cNvPr id="220957079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228274817" name="Picture">
+                  <wp:docPr id="1565596468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228274817" name="Picture"/>
+                          <pic:cNvPr id="1565596468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493433687" name="Picture">
+                  <wp:docPr id="1966144105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493433687" name="Picture"/>
+                          <pic:cNvPr id="1966144105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564665869" name="Picture">
+                  <wp:docPr id="2012805817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564665869" name="Picture"/>
+                          <pic:cNvPr id="2012805817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493880039" name="Picture">
+                  <wp:docPr id="1577192957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493880039" name="Picture"/>
+                          <pic:cNvPr id="1577192957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997751970" name="Picture">
+                  <wp:docPr id="565386096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997751970" name="Picture"/>
+                          <pic:cNvPr id="565386096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563221129" name="Picture">
+                        <wp:docPr id="564586087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563221129" name="Picture"/>
+                                <pic:cNvPr id="564586087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211636582" name="Picture">
+                        <wp:docPr id="632925602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211636582" name="Picture"/>
+                                <pic:cNvPr id="632925602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910786968" name="Picture">
+                        <wp:docPr id="1383373625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910786968" name="Picture"/>
+                                <pic:cNvPr id="1383373625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174918346" name="Picture">
+                        <wp:docPr id="1219893818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174918346" name="Picture"/>
+                                <pic:cNvPr id="1219893818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535188923" name="Picture">
+                        <wp:docPr id="63498381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535188923" name="Picture"/>
+                                <pic:cNvPr id="63498381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263014903" name="Picture">
+                        <wp:docPr id="868828671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263014903" name="Picture"/>
+                                <pic:cNvPr id="868828671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522009842" name="Picture">
+                        <wp:docPr id="278885136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522009842" name="Picture"/>
+                                <pic:cNvPr id="278885136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709629271" name="Picture">
+                        <wp:docPr id="1555014636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709629271" name="Picture"/>
+                                <pic:cNvPr id="1555014636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123751793" name="Picture">
+                        <wp:docPr id="1300523814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123751793" name="Picture"/>
+                                <pic:cNvPr id="1300523814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771129108" name="Picture">
+                        <wp:docPr id="1394877501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771129108" name="Picture"/>
+                                <pic:cNvPr id="1394877501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474628546" name="Picture">
+                        <wp:docPr id="1171331117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474628546" name="Picture"/>
+                                <pic:cNvPr id="1171331117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190090014" name="Picture">
+                        <wp:docPr id="300578152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190090014" name="Picture"/>
+                                <pic:cNvPr id="300578152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043931090" name="Picture">
+                        <wp:docPr id="1779764085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043931090" name="Picture"/>
+                                <pic:cNvPr id="1779764085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991951000" name="Picture">
+                        <wp:docPr id="1231236537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991951000" name="Picture"/>
+                                <pic:cNvPr id="1231236537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944096475" name="Picture">
+                        <wp:docPr id="836042312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944096475" name="Picture"/>
+                                <pic:cNvPr id="836042312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730221538" name="Picture">
+                  <wp:docPr id="1071375192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730221538" name="Picture"/>
+                          <pic:cNvPr id="1071375192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369934443" name="Picture">
+                  <wp:docPr id="855123082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369934443" name="Picture"/>
+                          <pic:cNvPr id="855123082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94766131" name="Picture">
+                  <wp:docPr id="707404099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94766131" name="Picture"/>
+                          <pic:cNvPr id="707404099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470695278" name="Picture">
+                  <wp:docPr id="229671216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470695278" name="Picture"/>
+                          <pic:cNvPr id="229671216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713879058" name="Picture">
+                  <wp:docPr id="1639201194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713879058" name="Picture"/>
+                          <pic:cNvPr id="1639201194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584349988" name="Picture">
+                  <wp:docPr id="970959867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584349988" name="Picture"/>
+                          <pic:cNvPr id="970959867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135755992" name="Picture">
+                        <wp:docPr id="1574884523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135755992" name="Picture"/>
+                                <pic:cNvPr id="1574884523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796337723" name="Picture">
+                  <wp:docPr id="1041760892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796337723" name="Picture"/>
+                          <pic:cNvPr id="1041760892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380495882" name="Picture">
+                  <wp:docPr id="956273080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380495882" name="Picture"/>
+                          <pic:cNvPr id="956273080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638584611" name="Picture">
+                  <wp:docPr id="321876352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638584611" name="Picture"/>
+                          <pic:cNvPr id="321876352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460861999" name="Picture">
+                  <wp:docPr id="1826947877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460861999" name="Picture"/>
+                          <pic:cNvPr id="1826947877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322362548" name="Picture">
+                  <wp:docPr id="16192855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322362548" name="Picture"/>
+                          <pic:cNvPr id="16192855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576111184" name="Picture">
+                  <wp:docPr id="1382470124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576111184" name="Picture"/>
+                          <pic:cNvPr id="1382470124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486226048" name="Picture">
+                        <wp:docPr id="500212567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486226048" name="Picture"/>
+                                <pic:cNvPr id="500212567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762155292" name="Picture">
+                  <wp:docPr id="1755550825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762155292" name="Picture"/>
+                          <pic:cNvPr id="1755550825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026867254" name="Picture">
+                  <wp:docPr id="774521981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026867254" name="Picture"/>
+                          <pic:cNvPr id="774521981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119485849" name="Picture">
+                  <wp:docPr id="830314321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119485849" name="Picture"/>
+                          <pic:cNvPr id="830314321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661236380" name="Picture">
+                  <wp:docPr id="573475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661236380" name="Picture"/>
+                          <pic:cNvPr id="573475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728975604" name="Picture">
+                  <wp:docPr id="739871399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728975604" name="Picture"/>
+                          <pic:cNvPr id="739871399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361203963" name="Picture">
+                  <wp:docPr id="974927829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361203963" name="Picture"/>
+                          <pic:cNvPr id="974927829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734097300" name="Picture">
+                        <wp:docPr id="1865338284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734097300" name="Picture"/>
+                                <pic:cNvPr id="1865338284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653573077" name="Picture">
+                  <wp:docPr id="1999086181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653573077" name="Picture"/>
+                          <pic:cNvPr id="1999086181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667421006" name="Picture">
+                  <wp:docPr id="2093506299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667421006" name="Picture"/>
+                          <pic:cNvPr id="2093506299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132445049" name="Picture">
+                  <wp:docPr id="1695723363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132445049" name="Picture"/>
+                          <pic:cNvPr id="1695723363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679288830" name="Picture">
+                  <wp:docPr id="718243222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679288830" name="Picture"/>
+                          <pic:cNvPr id="718243222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286961297" name="Picture">
+                  <wp:docPr id="340666802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286961297" name="Picture"/>
+                          <pic:cNvPr id="340666802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791694782" name="Picture">
+                  <wp:docPr id="1691874799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791694782" name="Picture"/>
+                          <pic:cNvPr id="1691874799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131470241" name="Picture">
+                  <wp:docPr id="1304326892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131470241" name="Picture"/>
+                          <pic:cNvPr id="1304326892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730712044" name="Picture">
+                  <wp:docPr id="1497623498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730712044" name="Picture"/>
+                          <pic:cNvPr id="1497623498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195511095" name="Picture">
+                  <wp:docPr id="1919925299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195511095" name="Picture"/>
+                          <pic:cNvPr id="1919925299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17054863" name="Picture">
+                        <wp:docPr id="1803299522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17054863" name="Picture"/>
+                                <pic:cNvPr id="1803299522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450746413" name="Picture">
+                  <wp:docPr id="1694338490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450746413" name="Picture"/>
+                          <pic:cNvPr id="1694338490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7779171" name="Picture">
+                  <wp:docPr id="1895692614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7779171" name="Picture"/>
+                          <pic:cNvPr id="1895692614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986202235" name="Picture">
+                  <wp:docPr id="1217525282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986202235" name="Picture"/>
+                          <pic:cNvPr id="1217525282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424932366" name="Picture">
+                  <wp:docPr id="1608803324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424932366" name="Picture"/>
+                          <pic:cNvPr id="1608803324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616043342" name="Picture">
+                  <wp:docPr id="635474789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616043342" name="Picture"/>
+                          <pic:cNvPr id="635474789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347019220" name="Picture">
+                  <wp:docPr id="1059181356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347019220" name="Picture"/>
+                          <pic:cNvPr id="1059181356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757114689" name="Picture">
+                        <wp:docPr id="1550286976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757114689" name="Picture"/>
+                                <pic:cNvPr id="1550286976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80140853" name="Picture">
+                  <wp:docPr id="1844351123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80140853" name="Picture"/>
+                          <pic:cNvPr id="1844351123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858645535" name="Picture">
+                  <wp:docPr id="737407644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858645535" name="Picture"/>
+                          <pic:cNvPr id="737407644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232766539" name="Picture">
+                  <wp:docPr id="1772304144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232766539" name="Picture"/>
+                          <pic:cNvPr id="1772304144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>