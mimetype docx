--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119665428" name="Picture">
+                  <wp:docPr id="465040545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119665428" name="Picture"/>
+                          <pic:cNvPr id="465040545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132053117" name="Picture">
+                  <wp:docPr id="1355975632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132053117" name="Picture"/>
+                          <pic:cNvPr id="1355975632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390122729" name="Picture">
+                        <wp:docPr id="1894204830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390122729" name="Picture"/>
+                                <pic:cNvPr id="1894204830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665497423" name="Picture">
+                  <wp:docPr id="1458491818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665497423" name="Picture"/>
+                          <pic:cNvPr id="1458491818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402145907" name="Picture">
+                  <wp:docPr id="163733651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402145907" name="Picture"/>
+                          <pic:cNvPr id="163733651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454517239" name="Picture">
+                  <wp:docPr id="1533520145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454517239" name="Picture"/>
+                          <pic:cNvPr id="1533520145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119507846" name="Picture">
+                  <wp:docPr id="1238496644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119507846" name="Picture"/>
+                          <pic:cNvPr id="1238496644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601702045" name="Picture">
+                  <wp:docPr id="316499909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601702045" name="Picture"/>
+                          <pic:cNvPr id="316499909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800751357" name="Picture">
+                        <wp:docPr id="2078506658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800751357" name="Picture"/>
+                                <pic:cNvPr id="2078506658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611077727" name="Picture">
+                        <wp:docPr id="1215657554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611077727" name="Picture"/>
+                                <pic:cNvPr id="1215657554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099930041" name="Picture">
+                        <wp:docPr id="431946908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099930041" name="Picture"/>
+                                <pic:cNvPr id="431946908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156575435" name="Picture">
+                        <wp:docPr id="540073775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156575435" name="Picture"/>
+                                <pic:cNvPr id="540073775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120871739" name="Picture">
+                        <wp:docPr id="125352546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120871739" name="Picture"/>
+                                <pic:cNvPr id="125352546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812775714" name="Picture">
+                        <wp:docPr id="996457761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812775714" name="Picture"/>
+                                <pic:cNvPr id="996457761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702348521" name="Picture">
+                        <wp:docPr id="238756214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702348521" name="Picture"/>
+                                <pic:cNvPr id="238756214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527388630" name="Picture">
+                        <wp:docPr id="1308332257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527388630" name="Picture"/>
+                                <pic:cNvPr id="1308332257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975941206" name="Picture">
+                        <wp:docPr id="619130853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975941206" name="Picture"/>
+                                <pic:cNvPr id="619130853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559465513" name="Picture">
+                        <wp:docPr id="804999640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559465513" name="Picture"/>
+                                <pic:cNvPr id="804999640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255549129" name="Picture">
+                        <wp:docPr id="1481241888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255549129" name="Picture"/>
+                                <pic:cNvPr id="1481241888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148889871" name="Picture">
+                        <wp:docPr id="1139471559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148889871" name="Picture"/>
+                                <pic:cNvPr id="1139471559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608732893" name="Picture">
+                        <wp:docPr id="917478241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608732893" name="Picture"/>
+                                <pic:cNvPr id="917478241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262663789" name="Picture">
+                        <wp:docPr id="1061347561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262663789" name="Picture"/>
+                                <pic:cNvPr id="1061347561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860361150" name="Picture">
+                        <wp:docPr id="618504256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860361150" name="Picture"/>
+                                <pic:cNvPr id="618504256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032287889" name="Picture">
+                  <wp:docPr id="48190915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032287889" name="Picture"/>
+                          <pic:cNvPr id="48190915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931898684" name="Picture">
+                  <wp:docPr id="1143033820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931898684" name="Picture"/>
+                          <pic:cNvPr id="1143033820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697122651" name="Picture">
+                  <wp:docPr id="2074674899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697122651" name="Picture"/>
+                          <pic:cNvPr id="2074674899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880305412" name="Picture">
+                  <wp:docPr id="1018507765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880305412" name="Picture"/>
+                          <pic:cNvPr id="1018507765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039016581" name="Picture">
+                  <wp:docPr id="362560450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039016581" name="Picture"/>
+                          <pic:cNvPr id="362560450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124202418" name="Picture">
+                  <wp:docPr id="809855378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124202418" name="Picture"/>
+                          <pic:cNvPr id="809855378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075305250" name="Picture">
+                        <wp:docPr id="1663877844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075305250" name="Picture"/>
+                                <pic:cNvPr id="1663877844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19012,57 +19012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851833410" name="Picture">
+                  <wp:docPr id="523174205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851833410" name="Picture"/>
+                          <pic:cNvPr id="523174205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19101,57 +19101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470466270" name="Picture">
+                  <wp:docPr id="481807035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470466270" name="Picture"/>
+                          <pic:cNvPr id="481807035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19781,57 +19781,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270233631" name="Picture">
+                  <wp:docPr id="1614742706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270233631" name="Picture"/>
+                          <pic:cNvPr id="1614742706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20842,57 +20842,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100568510" name="Picture">
+                  <wp:docPr id="1185153545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100568510" name="Picture"/>
+                          <pic:cNvPr id="1185153545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20945,57 +20945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653867811" name="Picture">
+                  <wp:docPr id="329030551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653867811" name="Picture"/>
+                          <pic:cNvPr id="329030551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697473709" name="Picture">
+                  <wp:docPr id="1358134747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697473709" name="Picture"/>
+                          <pic:cNvPr id="1358134747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23604,57 +23604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946883362" name="Picture">
+                        <wp:docPr id="1234317007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946883362" name="Picture"/>
+                                <pic:cNvPr id="1234317007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633174719" name="Picture">
+                  <wp:docPr id="1660646213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633174719" name="Picture"/>
+                          <pic:cNvPr id="1660646213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25911,57 +25911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974906518" name="Picture">
+                  <wp:docPr id="70326005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974906518" name="Picture"/>
+                          <pic:cNvPr id="70326005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26591,57 +26591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496848135" name="Picture">
+                  <wp:docPr id="1552790762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496848135" name="Picture"/>
+                          <pic:cNvPr id="1552790762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27652,57 +27652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748534756" name="Picture">
+                  <wp:docPr id="413939131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748534756" name="Picture"/>
+                          <pic:cNvPr id="413939131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27755,57 +27755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909861928" name="Picture">
+                  <wp:docPr id="1763418708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909861928" name="Picture"/>
+                          <pic:cNvPr id="1763418708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29219,57 +29219,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317349286" name="Picture">
+                  <wp:docPr id="8326016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317349286" name="Picture"/>
+                          <pic:cNvPr id="8326016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30426,57 +30426,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238853330" name="Picture">
+                        <wp:docPr id="181531586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238853330" name="Picture"/>
+                                <pic:cNvPr id="181531586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32615,57 +32615,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221333669" name="Picture">
+                  <wp:docPr id="18161419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221333669" name="Picture"/>
+                          <pic:cNvPr id="18161419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32686,57 +32686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507377445" name="Picture">
+                  <wp:docPr id="630433956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507377445" name="Picture"/>
+                          <pic:cNvPr id="630433956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33154,57 +33154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870849728" name="Picture">
+                  <wp:docPr id="542703671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870849728" name="Picture"/>
+                          <pic:cNvPr id="542703671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098953250" name="Picture">
+                  <wp:docPr id="687431016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098953250" name="Picture"/>
+                          <pic:cNvPr id="687431016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34402,57 +34402,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649757005" name="Picture">
+                  <wp:docPr id="278337115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649757005" name="Picture"/>
+                          <pic:cNvPr id="278337115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35046,57 +35046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296240603" name="Picture">
+                  <wp:docPr id="2024273094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296240603" name="Picture"/>
+                          <pic:cNvPr id="2024273094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36044,57 +36044,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092685583" name="Picture">
+                  <wp:docPr id="1841598517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092685583" name="Picture"/>
+                          <pic:cNvPr id="1841598517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36147,57 +36147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278395760" name="Picture">
+                  <wp:docPr id="139136780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278395760" name="Picture"/>
+                          <pic:cNvPr id="139136780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37524,57 +37524,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135194030" name="Picture">
+                  <wp:docPr id="1712642932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135194030" name="Picture"/>
+                          <pic:cNvPr id="1712642932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38667,57 +38667,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185891901" name="Picture">
+                        <wp:docPr id="1428220322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185891901" name="Picture"/>
+                                <pic:cNvPr id="1428220322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444255823" name="Picture">
+                  <wp:docPr id="363812617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444255823" name="Picture"/>
+                          <pic:cNvPr id="363812617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883097444" name="Picture">
+                  <wp:docPr id="520933210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883097444" name="Picture"/>
+                          <pic:cNvPr id="520933210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016389988" name="Picture">
+                  <wp:docPr id="1141700218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016389988" name="Picture"/>
+                          <pic:cNvPr id="1141700218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142062807" name="Picture">
+                  <wp:docPr id="783484921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142062807" name="Picture"/>
+                          <pic:cNvPr id="783484921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425627183" name="Picture">
+                  <wp:docPr id="1263059400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425627183" name="Picture"/>
+                          <pic:cNvPr id="1263059400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400240161" name="Picture">
+                  <wp:docPr id="2109556676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400240161" name="Picture"/>
+                          <pic:cNvPr id="2109556676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324330724" name="Picture">
+                        <wp:docPr id="1536826392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324330724" name="Picture"/>
+                                <pic:cNvPr id="1536826392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841475048" name="Picture">
+                  <wp:docPr id="1284432840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841475048" name="Picture"/>
+                          <pic:cNvPr id="1284432840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902497713" name="Picture">
+                  <wp:docPr id="147175996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902497713" name="Picture"/>
+                          <pic:cNvPr id="147175996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925048750" name="Picture">
+                  <wp:docPr id="427913912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925048750" name="Picture"/>
+                          <pic:cNvPr id="427913912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>