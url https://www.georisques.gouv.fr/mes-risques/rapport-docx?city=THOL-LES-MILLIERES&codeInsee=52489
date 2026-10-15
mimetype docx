--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440227716" name="Picture">
+                  <wp:docPr id="301002400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440227716" name="Picture"/>
+                          <pic:cNvPr id="301002400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720734516" name="Picture">
+                  <wp:docPr id="1890960829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720734516" name="Picture"/>
+                          <pic:cNvPr id="1890960829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476797232" name="Picture">
+                        <wp:docPr id="1313467395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476797232" name="Picture"/>
+                                <pic:cNvPr id="1313467395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116878971" name="Picture">
+                  <wp:docPr id="252065142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116878971" name="Picture"/>
+                          <pic:cNvPr id="252065142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586723615" name="Picture">
+                  <wp:docPr id="501637610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586723615" name="Picture"/>
+                          <pic:cNvPr id="501637610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12737852" name="Picture">
+                  <wp:docPr id="1548685982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12737852" name="Picture"/>
+                          <pic:cNvPr id="1548685982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706664703" name="Picture">
+                  <wp:docPr id="2021812455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706664703" name="Picture"/>
+                          <pic:cNvPr id="2021812455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305578533" name="Picture">
+                  <wp:docPr id="116248178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305578533" name="Picture"/>
+                          <pic:cNvPr id="116248178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903716524" name="Picture">
+                        <wp:docPr id="359992803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903716524" name="Picture"/>
+                                <pic:cNvPr id="359992803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954320079" name="Picture">
+                        <wp:docPr id="337191250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954320079" name="Picture"/>
+                                <pic:cNvPr id="337191250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805404141" name="Picture">
+                        <wp:docPr id="1218031111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805404141" name="Picture"/>
+                                <pic:cNvPr id="1218031111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312059958" name="Picture">
+                        <wp:docPr id="616413012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312059958" name="Picture"/>
+                                <pic:cNvPr id="616413012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655598209" name="Picture">
+                        <wp:docPr id="1207702368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655598209" name="Picture"/>
+                                <pic:cNvPr id="1207702368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943495232" name="Picture">
+                        <wp:docPr id="166400398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943495232" name="Picture"/>
+                                <pic:cNvPr id="166400398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255667274" name="Picture">
+                        <wp:docPr id="1645028344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255667274" name="Picture"/>
+                                <pic:cNvPr id="1645028344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360929063" name="Picture">
+                        <wp:docPr id="961826825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360929063" name="Picture"/>
+                                <pic:cNvPr id="961826825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972414894" name="Picture">
+                        <wp:docPr id="7985759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972414894" name="Picture"/>
+                                <pic:cNvPr id="7985759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293994252" name="Picture">
+                        <wp:docPr id="711507069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293994252" name="Picture"/>
+                                <pic:cNvPr id="711507069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623225153" name="Picture">
+                        <wp:docPr id="589301465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623225153" name="Picture"/>
+                                <pic:cNvPr id="589301465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164159915" name="Picture">
+                        <wp:docPr id="529408780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164159915" name="Picture"/>
+                                <pic:cNvPr id="529408780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329864340" name="Picture">
+                  <wp:docPr id="973212691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329864340" name="Picture"/>
+                          <pic:cNvPr id="973212691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581258459" name="Picture">
+                  <wp:docPr id="869319619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581258459" name="Picture"/>
+                          <pic:cNvPr id="869319619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200152832" name="Picture">
+                  <wp:docPr id="1276530380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200152832" name="Picture"/>
+                          <pic:cNvPr id="1276530380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660521766" name="Picture">
+                  <wp:docPr id="751269019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660521766" name="Picture"/>
+                          <pic:cNvPr id="751269019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234145817" name="Picture">
+                  <wp:docPr id="99558926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234145817" name="Picture"/>
+                          <pic:cNvPr id="99558926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162595606" name="Picture">
+                  <wp:docPr id="1795727140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162595606" name="Picture"/>
+                          <pic:cNvPr id="1795727140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528704831" name="Picture">
+                        <wp:docPr id="987440274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528704831" name="Picture"/>
+                                <pic:cNvPr id="987440274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175115253" name="Picture">
+                  <wp:docPr id="1738569517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175115253" name="Picture"/>
+                          <pic:cNvPr id="1738569517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519318929" name="Picture">
+                  <wp:docPr id="118616075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519318929" name="Picture"/>
+                          <pic:cNvPr id="118616075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587596130" name="Picture">
+                  <wp:docPr id="1687006159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587596130" name="Picture"/>
+                          <pic:cNvPr id="1687006159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122139033" name="Picture">
+                  <wp:docPr id="481794288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122139033" name="Picture"/>
+                          <pic:cNvPr id="481794288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967677716" name="Picture">
+                  <wp:docPr id="1305405463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967677716" name="Picture"/>
+                          <pic:cNvPr id="1305405463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235983208" name="Picture">
+                  <wp:docPr id="655112791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235983208" name="Picture"/>
+                          <pic:cNvPr id="655112791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628727325" name="Picture">
+                        <wp:docPr id="1700584576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628727325" name="Picture"/>
+                                <pic:cNvPr id="1700584576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761954379" name="Picture">
+                  <wp:docPr id="600083710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761954379" name="Picture"/>
+                          <pic:cNvPr id="600083710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043508608" name="Picture">
+                  <wp:docPr id="321898580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043508608" name="Picture"/>
+                          <pic:cNvPr id="321898580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317854592" name="Picture">
+                  <wp:docPr id="805769336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317854592" name="Picture"/>
+                          <pic:cNvPr id="805769336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122812366" name="Picture">
+                  <wp:docPr id="23696033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122812366" name="Picture"/>
+                          <pic:cNvPr id="23696033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132643194" name="Picture">
+                  <wp:docPr id="449053562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132643194" name="Picture"/>
+                          <pic:cNvPr id="449053562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000871829" name="Picture">
+                  <wp:docPr id="2004855229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000871829" name="Picture"/>
+                          <pic:cNvPr id="2004855229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082144168" name="Picture">
+                        <wp:docPr id="1569515183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082144168" name="Picture"/>
+                                <pic:cNvPr id="1569515183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005553298" name="Picture">
+                  <wp:docPr id="1471450850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005553298" name="Picture"/>
+                          <pic:cNvPr id="1471450850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478299089" name="Picture">
+                  <wp:docPr id="1340715660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478299089" name="Picture"/>
+                          <pic:cNvPr id="1340715660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197776945" name="Picture">
+                  <wp:docPr id="1689155135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197776945" name="Picture"/>
+                          <pic:cNvPr id="1689155135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519597276" name="Picture">
+                  <wp:docPr id="211773057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519597276" name="Picture"/>
+                          <pic:cNvPr id="211773057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975738570" name="Picture">
+                  <wp:docPr id="451377488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975738570" name="Picture"/>
+                          <pic:cNvPr id="451377488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095275232" name="Picture">
+                  <wp:docPr id="1652792286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095275232" name="Picture"/>
+                          <pic:cNvPr id="1652792286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940735102" name="Picture">
+                        <wp:docPr id="1727714195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940735102" name="Picture"/>
+                                <pic:cNvPr id="1727714195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357499575" name="Picture">
+                  <wp:docPr id="408549881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357499575" name="Picture"/>
+                          <pic:cNvPr id="408549881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113913886" name="Picture">
+                  <wp:docPr id="569804734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113913886" name="Picture"/>
+                          <pic:cNvPr id="569804734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854283122" name="Picture">
+                  <wp:docPr id="258150570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854283122" name="Picture"/>
+                          <pic:cNvPr id="258150570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>