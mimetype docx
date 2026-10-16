--- v1 (2026-10-15)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301002400" name="Picture">
+                  <wp:docPr id="539006836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301002400" name="Picture"/>
+                          <pic:cNvPr id="539006836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890960829" name="Picture">
+                  <wp:docPr id="1428015350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890960829" name="Picture"/>
+                          <pic:cNvPr id="1428015350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313467395" name="Picture">
+                        <wp:docPr id="649925161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313467395" name="Picture"/>
+                                <pic:cNvPr id="649925161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252065142" name="Picture">
+                  <wp:docPr id="870693175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252065142" name="Picture"/>
+                          <pic:cNvPr id="870693175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501637610" name="Picture">
+                  <wp:docPr id="512801525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501637610" name="Picture"/>
+                          <pic:cNvPr id="512801525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548685982" name="Picture">
+                  <wp:docPr id="379083996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548685982" name="Picture"/>
+                          <pic:cNvPr id="379083996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021812455" name="Picture">
+                  <wp:docPr id="862520467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021812455" name="Picture"/>
+                          <pic:cNvPr id="862520467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116248178" name="Picture">
+                  <wp:docPr id="704228812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116248178" name="Picture"/>
+                          <pic:cNvPr id="704228812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359992803" name="Picture">
+                        <wp:docPr id="528516494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359992803" name="Picture"/>
+                                <pic:cNvPr id="528516494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337191250" name="Picture">
+                        <wp:docPr id="1850660189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337191250" name="Picture"/>
+                                <pic:cNvPr id="1850660189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218031111" name="Picture">
+                        <wp:docPr id="1713399974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218031111" name="Picture"/>
+                                <pic:cNvPr id="1713399974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616413012" name="Picture">
+                        <wp:docPr id="17237536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616413012" name="Picture"/>
+                                <pic:cNvPr id="17237536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207702368" name="Picture">
+                        <wp:docPr id="554408366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207702368" name="Picture"/>
+                                <pic:cNvPr id="554408366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166400398" name="Picture">
+                        <wp:docPr id="2070007131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166400398" name="Picture"/>
+                                <pic:cNvPr id="2070007131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645028344" name="Picture">
+                        <wp:docPr id="1940608599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645028344" name="Picture"/>
+                                <pic:cNvPr id="1940608599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961826825" name="Picture">
+                        <wp:docPr id="528242915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961826825" name="Picture"/>
+                                <pic:cNvPr id="528242915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7985759" name="Picture">
+                        <wp:docPr id="1629342495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7985759" name="Picture"/>
+                                <pic:cNvPr id="1629342495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711507069" name="Picture">
+                        <wp:docPr id="1725896381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711507069" name="Picture"/>
+                                <pic:cNvPr id="1725896381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589301465" name="Picture">
+                        <wp:docPr id="1872265633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589301465" name="Picture"/>
+                                <pic:cNvPr id="1872265633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529408780" name="Picture">
+                        <wp:docPr id="1672967952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529408780" name="Picture"/>
+                                <pic:cNvPr id="1672967952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973212691" name="Picture">
+                  <wp:docPr id="1972913207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973212691" name="Picture"/>
+                          <pic:cNvPr id="1972913207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869319619" name="Picture">
+                  <wp:docPr id="1957034271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869319619" name="Picture"/>
+                          <pic:cNvPr id="1957034271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276530380" name="Picture">
+                  <wp:docPr id="3938612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276530380" name="Picture"/>
+                          <pic:cNvPr id="3938612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751269019" name="Picture">
+                  <wp:docPr id="1321587473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751269019" name="Picture"/>
+                          <pic:cNvPr id="1321587473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99558926" name="Picture">
+                  <wp:docPr id="2106007425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99558926" name="Picture"/>
+                          <pic:cNvPr id="2106007425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795727140" name="Picture">
+                  <wp:docPr id="1839275000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795727140" name="Picture"/>
+                          <pic:cNvPr id="1839275000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987440274" name="Picture">
+                        <wp:docPr id="703241963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987440274" name="Picture"/>
+                                <pic:cNvPr id="703241963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738569517" name="Picture">
+                  <wp:docPr id="289633700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738569517" name="Picture"/>
+                          <pic:cNvPr id="289633700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118616075" name="Picture">
+                  <wp:docPr id="1980605078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118616075" name="Picture"/>
+                          <pic:cNvPr id="1980605078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687006159" name="Picture">
+                  <wp:docPr id="191719290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687006159" name="Picture"/>
+                          <pic:cNvPr id="191719290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481794288" name="Picture">
+                  <wp:docPr id="1404123175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481794288" name="Picture"/>
+                          <pic:cNvPr id="1404123175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305405463" name="Picture">
+                  <wp:docPr id="581846136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305405463" name="Picture"/>
+                          <pic:cNvPr id="581846136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655112791" name="Picture">
+                  <wp:docPr id="1891001900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655112791" name="Picture"/>
+                          <pic:cNvPr id="1891001900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700584576" name="Picture">
+                        <wp:docPr id="1377810596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700584576" name="Picture"/>
+                                <pic:cNvPr id="1377810596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600083710" name="Picture">
+                  <wp:docPr id="291189709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600083710" name="Picture"/>
+                          <pic:cNvPr id="291189709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321898580" name="Picture">
+                  <wp:docPr id="1612919994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321898580" name="Picture"/>
+                          <pic:cNvPr id="1612919994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805769336" name="Picture">
+                  <wp:docPr id="1166878837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805769336" name="Picture"/>
+                          <pic:cNvPr id="1166878837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23696033" name="Picture">
+                  <wp:docPr id="1588461842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23696033" name="Picture"/>
+                          <pic:cNvPr id="1588461842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449053562" name="Picture">
+                  <wp:docPr id="1831806217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449053562" name="Picture"/>
+                          <pic:cNvPr id="1831806217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004855229" name="Picture">
+                  <wp:docPr id="692555269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004855229" name="Picture"/>
+                          <pic:cNvPr id="692555269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569515183" name="Picture">
+                        <wp:docPr id="1347500701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569515183" name="Picture"/>
+                                <pic:cNvPr id="1347500701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471450850" name="Picture">
+                  <wp:docPr id="1165205812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471450850" name="Picture"/>
+                          <pic:cNvPr id="1165205812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340715660" name="Picture">
+                  <wp:docPr id="1605885562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340715660" name="Picture"/>
+                          <pic:cNvPr id="1605885562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689155135" name="Picture">
+                  <wp:docPr id="401825440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689155135" name="Picture"/>
+                          <pic:cNvPr id="401825440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211773057" name="Picture">
+                  <wp:docPr id="1281498265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211773057" name="Picture"/>
+                          <pic:cNvPr id="1281498265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451377488" name="Picture">
+                  <wp:docPr id="1714492882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451377488" name="Picture"/>
+                          <pic:cNvPr id="1714492882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652792286" name="Picture">
+                  <wp:docPr id="700922484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652792286" name="Picture"/>
+                          <pic:cNvPr id="700922484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1727714195" name="Picture">
+                        <wp:docPr id="351435267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1727714195" name="Picture"/>
+                                <pic:cNvPr id="351435267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408549881" name="Picture">
+                  <wp:docPr id="74901107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408549881" name="Picture"/>
+                          <pic:cNvPr id="74901107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569804734" name="Picture">
+                  <wp:docPr id="1922962699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569804734" name="Picture"/>
+                          <pic:cNvPr id="1922962699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258150570" name="Picture">
+                  <wp:docPr id="1763385944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258150570" name="Picture"/>
+                          <pic:cNvPr id="1763385944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>