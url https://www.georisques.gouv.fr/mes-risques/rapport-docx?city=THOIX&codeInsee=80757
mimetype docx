--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955564547" name="Picture">
+                  <wp:docPr id="2119151908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955564547" name="Picture"/>
+                          <pic:cNvPr id="2119151908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572771339" name="Picture">
+                  <wp:docPr id="1765894960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572771339" name="Picture"/>
+                          <pic:cNvPr id="1765894960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668618712" name="Picture">
+                        <wp:docPr id="1243815412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668618712" name="Picture"/>
+                                <pic:cNvPr id="1243815412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655610382" name="Picture">
+                  <wp:docPr id="316386636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655610382" name="Picture"/>
+                          <pic:cNvPr id="316386636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71792254" name="Picture">
+                  <wp:docPr id="1321865922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71792254" name="Picture"/>
+                          <pic:cNvPr id="1321865922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500947723" name="Picture">
+                  <wp:docPr id="696805915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500947723" name="Picture"/>
+                          <pic:cNvPr id="696805915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731416955" name="Picture">
+                  <wp:docPr id="4962684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731416955" name="Picture"/>
+                          <pic:cNvPr id="4962684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80758231" name="Picture">
+                  <wp:docPr id="654656874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80758231" name="Picture"/>
+                          <pic:cNvPr id="654656874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741387036" name="Picture">
+                        <wp:docPr id="2093118176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741387036" name="Picture"/>
+                                <pic:cNvPr id="2093118176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="799410011" name="Picture">
+                        <wp:docPr id="1214364844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="799410011" name="Picture"/>
+                                <pic:cNvPr id="1214364844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384295731" name="Picture">
+                        <wp:docPr id="241489597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384295731" name="Picture"/>
+                                <pic:cNvPr id="241489597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100452440" name="Picture">
+                        <wp:docPr id="1436295721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100452440" name="Picture"/>
+                                <pic:cNvPr id="1436295721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157989580" name="Picture">
+                        <wp:docPr id="212832715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157989580" name="Picture"/>
+                                <pic:cNvPr id="212832715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196310515" name="Picture">
+                        <wp:docPr id="221281107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196310515" name="Picture"/>
+                                <pic:cNvPr id="221281107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193377078" name="Picture">
+                        <wp:docPr id="1550205154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193377078" name="Picture"/>
+                                <pic:cNvPr id="1550205154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693211639" name="Picture">
+                        <wp:docPr id="1886668446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693211639" name="Picture"/>
+                                <pic:cNvPr id="1886668446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188124275" name="Picture">
+                        <wp:docPr id="1367866507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188124275" name="Picture"/>
+                                <pic:cNvPr id="1367866507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174352155" name="Picture">
+                        <wp:docPr id="1645038771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174352155" name="Picture"/>
+                                <pic:cNvPr id="1645038771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383004998" name="Picture">
+                        <wp:docPr id="1943093120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383004998" name="Picture"/>
+                                <pic:cNvPr id="1943093120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632050633" name="Picture">
+                        <wp:docPr id="70267584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632050633" name="Picture"/>
+                                <pic:cNvPr id="70267584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684613483" name="Picture">
+                        <wp:docPr id="1075384358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684613483" name="Picture"/>
+                                <pic:cNvPr id="1075384358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500650474" name="Picture">
+                        <wp:docPr id="1737195648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500650474" name="Picture"/>
+                                <pic:cNvPr id="1737195648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128867281" name="Picture">
+                        <wp:docPr id="339915976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128867281" name="Picture"/>
+                                <pic:cNvPr id="339915976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193117299" name="Picture">
+                  <wp:docPr id="18133550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193117299" name="Picture"/>
+                          <pic:cNvPr id="18133550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651900330" name="Picture">
+                  <wp:docPr id="1607362416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651900330" name="Picture"/>
+                          <pic:cNvPr id="1607362416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109592055" name="Picture">
+                  <wp:docPr id="1233805560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109592055" name="Picture"/>
+                          <pic:cNvPr id="1233805560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123963247" name="Picture">
+                  <wp:docPr id="387208793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123963247" name="Picture"/>
+                          <pic:cNvPr id="387208793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169516664" name="Picture">
+                  <wp:docPr id="1074369316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169516664" name="Picture"/>
+                          <pic:cNvPr id="1074369316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606859936" name="Picture">
+                  <wp:docPr id="1468466948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606859936" name="Picture"/>
+                          <pic:cNvPr id="1468466948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983333985" name="Picture">
+                        <wp:docPr id="1785350028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983333985" name="Picture"/>
+                                <pic:cNvPr id="1785350028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729404751" name="Picture">
+                        <wp:docPr id="933863297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729404751" name="Picture"/>
+                                <pic:cNvPr id="933863297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063823640" name="Picture">
+                  <wp:docPr id="515539952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063823640" name="Picture"/>
+                          <pic:cNvPr id="515539952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650809629" name="Picture">
+                  <wp:docPr id="475912827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650809629" name="Picture"/>
+                          <pic:cNvPr id="475912827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558391033" name="Picture">
+                  <wp:docPr id="1743981542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558391033" name="Picture"/>
+                          <pic:cNvPr id="1743981542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524157798" name="Picture">
+                  <wp:docPr id="1794667634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524157798" name="Picture"/>
+                          <pic:cNvPr id="1794667634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725226317" name="Picture">
+                  <wp:docPr id="1420611172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725226317" name="Picture"/>
+                          <pic:cNvPr id="1420611172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564462754" name="Picture">
+                  <wp:docPr id="268287295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564462754" name="Picture"/>
+                          <pic:cNvPr id="268287295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605111751" name="Picture">
+                        <wp:docPr id="613876133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605111751" name="Picture"/>
+                                <pic:cNvPr id="613876133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654956404" name="Picture">
+                  <wp:docPr id="1333058895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654956404" name="Picture"/>
+                          <pic:cNvPr id="1333058895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492882117" name="Picture">
+                  <wp:docPr id="702148675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492882117" name="Picture"/>
+                          <pic:cNvPr id="702148675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841612599" name="Picture">
+                  <wp:docPr id="1712958832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841612599" name="Picture"/>
+                          <pic:cNvPr id="1712958832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144581322" name="Picture">
+                  <wp:docPr id="1114361681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144581322" name="Picture"/>
+                          <pic:cNvPr id="1114361681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397686225" name="Picture">
+                  <wp:docPr id="259658423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397686225" name="Picture"/>
+                          <pic:cNvPr id="259658423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889457670" name="Picture">
+                  <wp:docPr id="1119265851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889457670" name="Picture"/>
+                          <pic:cNvPr id="1119265851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893994543" name="Picture">
+                  <wp:docPr id="615035281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893994543" name="Picture"/>
+                          <pic:cNvPr id="615035281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993131731" name="Picture">
+                  <wp:docPr id="1397247555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993131731" name="Picture"/>
+                          <pic:cNvPr id="1397247555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916745774" name="Picture">
+                  <wp:docPr id="2033147939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916745774" name="Picture"/>
+                          <pic:cNvPr id="2033147939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444392798" name="Picture">
+                  <wp:docPr id="885714145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444392798" name="Picture"/>
+                          <pic:cNvPr id="885714145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31920315" name="Picture">
+                  <wp:docPr id="38080306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31920315" name="Picture"/>
+                          <pic:cNvPr id="38080306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50240831" name="Picture">
+                  <wp:docPr id="1997303594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50240831" name="Picture"/>
+                          <pic:cNvPr id="1997303594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825555106" name="Picture">
+                        <wp:docPr id="886391705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825555106" name="Picture"/>
+                                <pic:cNvPr id="886391705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205181662" name="Picture">
+                  <wp:docPr id="548671254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205181662" name="Picture"/>
+                          <pic:cNvPr id="548671254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440360088" name="Picture">
+                  <wp:docPr id="725020820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440360088" name="Picture"/>
+                          <pic:cNvPr id="725020820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986765354" name="Picture">
+                  <wp:docPr id="133917593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986765354" name="Picture"/>
+                          <pic:cNvPr id="133917593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841042070" name="Picture">
+                  <wp:docPr id="564808024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841042070" name="Picture"/>
+                          <pic:cNvPr id="564808024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117167073" name="Picture">
+                  <wp:docPr id="1044723356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117167073" name="Picture"/>
+                          <pic:cNvPr id="1044723356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338847698" name="Picture">
+                  <wp:docPr id="1218891046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338847698" name="Picture"/>
+                          <pic:cNvPr id="1218891046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625089380" name="Picture">
+                        <wp:docPr id="1819921920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625089380" name="Picture"/>
+                                <pic:cNvPr id="1819921920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133027734" name="Picture">
+                  <wp:docPr id="531197893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133027734" name="Picture"/>
+                          <pic:cNvPr id="531197893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051898817" name="Picture">
+                  <wp:docPr id="1187505624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051898817" name="Picture"/>
+                          <pic:cNvPr id="1187505624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648181143" name="Picture">
+                  <wp:docPr id="336022817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648181143" name="Picture"/>
+                          <pic:cNvPr id="336022817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46001,57 +46001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73185862" name="Picture">
+                  <wp:docPr id="1645882002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73185862" name="Picture"/>
+                          <pic:cNvPr id="1645882002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46072,57 +46072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359562361" name="Picture">
+                  <wp:docPr id="462088748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359562361" name="Picture"/>
+                          <pic:cNvPr id="462088748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46486,57 +46486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514078916" name="Picture">
+                  <wp:docPr id="894091833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514078916" name="Picture"/>
+                          <pic:cNvPr id="894091833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>