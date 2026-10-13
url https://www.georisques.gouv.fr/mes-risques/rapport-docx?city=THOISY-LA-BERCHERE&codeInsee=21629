--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319628722" name="Picture">
+                  <wp:docPr id="1155063353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319628722" name="Picture"/>
+                          <pic:cNvPr id="1155063353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149257866" name="Picture">
+                  <wp:docPr id="1848055981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149257866" name="Picture"/>
+                          <pic:cNvPr id="1848055981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412632421" name="Picture">
+                        <wp:docPr id="212269728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412632421" name="Picture"/>
+                                <pic:cNvPr id="212269728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781566133" name="Picture">
+                  <wp:docPr id="1908894977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781566133" name="Picture"/>
+                          <pic:cNvPr id="1908894977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759181178" name="Picture">
+                  <wp:docPr id="1499191757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759181178" name="Picture"/>
+                          <pic:cNvPr id="1499191757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4738218" name="Picture">
+                  <wp:docPr id="1487023293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4738218" name="Picture"/>
+                          <pic:cNvPr id="1487023293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899452933" name="Picture">
+                  <wp:docPr id="1244305288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899452933" name="Picture"/>
+                          <pic:cNvPr id="1244305288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631825638" name="Picture">
+                  <wp:docPr id="331601076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631825638" name="Picture"/>
+                          <pic:cNvPr id="331601076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394920974" name="Picture">
+                        <wp:docPr id="1664260110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394920974" name="Picture"/>
+                                <pic:cNvPr id="1664260110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737249183" name="Picture">
+                        <wp:docPr id="687066361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737249183" name="Picture"/>
+                                <pic:cNvPr id="687066361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024380735" name="Picture">
+                        <wp:docPr id="1928846880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024380735" name="Picture"/>
+                                <pic:cNvPr id="1928846880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95004692" name="Picture">
+                        <wp:docPr id="1479706422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95004692" name="Picture"/>
+                                <pic:cNvPr id="1479706422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135083779" name="Picture">
+                        <wp:docPr id="1086425588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135083779" name="Picture"/>
+                                <pic:cNvPr id="1086425588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510483469" name="Picture">
+                        <wp:docPr id="443939155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510483469" name="Picture"/>
+                                <pic:cNvPr id="443939155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411469746" name="Picture">
+                        <wp:docPr id="1139909291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411469746" name="Picture"/>
+                                <pic:cNvPr id="1139909291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322923577" name="Picture">
+                        <wp:docPr id="1252018265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322923577" name="Picture"/>
+                                <pic:cNvPr id="1252018265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171830061" name="Picture">
+                        <wp:docPr id="1143809834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171830061" name="Picture"/>
+                                <pic:cNvPr id="1143809834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805674658" name="Picture">
+                        <wp:docPr id="769058776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805674658" name="Picture"/>
+                                <pic:cNvPr id="769058776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478083898" name="Picture">
+                        <wp:docPr id="1624900801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478083898" name="Picture"/>
+                                <pic:cNvPr id="1624900801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360114868" name="Picture">
+                        <wp:docPr id="412892945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360114868" name="Picture"/>
+                                <pic:cNvPr id="412892945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355084971" name="Picture">
+                        <wp:docPr id="73845185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355084971" name="Picture"/>
+                                <pic:cNvPr id="73845185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967718156" name="Picture">
+                        <wp:docPr id="786110339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967718156" name="Picture"/>
+                                <pic:cNvPr id="786110339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314217305" name="Picture">
+                        <wp:docPr id="1918448656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314217305" name="Picture"/>
+                                <pic:cNvPr id="1918448656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438426535" name="Picture">
+                  <wp:docPr id="2091350655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438426535" name="Picture"/>
+                          <pic:cNvPr id="2091350655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950691962" name="Picture">
+                  <wp:docPr id="816083174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950691962" name="Picture"/>
+                          <pic:cNvPr id="816083174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022381241" name="Picture">
+                  <wp:docPr id="159739131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022381241" name="Picture"/>
+                          <pic:cNvPr id="159739131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966977735" name="Picture">
+                  <wp:docPr id="1631280626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966977735" name="Picture"/>
+                          <pic:cNvPr id="1631280626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651181955" name="Picture">
+                  <wp:docPr id="569060630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651181955" name="Picture"/>
+                          <pic:cNvPr id="569060630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845256900" name="Picture">
+                  <wp:docPr id="154571386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845256900" name="Picture"/>
+                          <pic:cNvPr id="154571386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114259169" name="Picture">
+                        <wp:docPr id="1649727829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114259169" name="Picture"/>
+                                <pic:cNvPr id="1649727829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760046281" name="Picture">
+                  <wp:docPr id="412558861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760046281" name="Picture"/>
+                          <pic:cNvPr id="412558861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935692994" name="Picture">
+                  <wp:docPr id="517284287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935692994" name="Picture"/>
+                          <pic:cNvPr id="517284287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246791847" name="Picture">
+                  <wp:docPr id="1519377729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246791847" name="Picture"/>
+                          <pic:cNvPr id="1519377729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980931947" name="Picture">
+                  <wp:docPr id="1404910262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980931947" name="Picture"/>
+                          <pic:cNvPr id="1404910262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096360244" name="Picture">
+                  <wp:docPr id="118783990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096360244" name="Picture"/>
+                          <pic:cNvPr id="118783990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512784826" name="Picture">
+                  <wp:docPr id="1728403347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512784826" name="Picture"/>
+                          <pic:cNvPr id="1728403347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142553423" name="Picture">
+                        <wp:docPr id="1260386953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142553423" name="Picture"/>
+                                <pic:cNvPr id="1260386953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364893267" name="Picture">
+                  <wp:docPr id="107709878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364893267" name="Picture"/>
+                          <pic:cNvPr id="107709878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97925953" name="Picture">
+                  <wp:docPr id="1970762612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97925953" name="Picture"/>
+                          <pic:cNvPr id="1970762612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264449544" name="Picture">
+                  <wp:docPr id="1985811030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264449544" name="Picture"/>
+                          <pic:cNvPr id="1985811030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837605441" name="Picture">
+                  <wp:docPr id="429069852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837605441" name="Picture"/>
+                          <pic:cNvPr id="429069852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974429922" name="Picture">
+                  <wp:docPr id="1691057990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974429922" name="Picture"/>
+                          <pic:cNvPr id="1691057990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968521356" name="Picture">
+                  <wp:docPr id="997734222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968521356" name="Picture"/>
+                          <pic:cNvPr id="997734222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001135456" name="Picture">
+                        <wp:docPr id="1566569738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001135456" name="Picture"/>
+                                <pic:cNvPr id="1566569738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488829202" name="Picture">
+                  <wp:docPr id="661089192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488829202" name="Picture"/>
+                          <pic:cNvPr id="661089192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302814318" name="Picture">
+                  <wp:docPr id="299296354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302814318" name="Picture"/>
+                          <pic:cNvPr id="299296354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989273985" name="Picture">
+                  <wp:docPr id="160192181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989273985" name="Picture"/>
+                          <pic:cNvPr id="160192181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733390050" name="Picture">
+                  <wp:docPr id="427652079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733390050" name="Picture"/>
+                          <pic:cNvPr id="427652079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139649017" name="Picture">
+                  <wp:docPr id="726129390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139649017" name="Picture"/>
+                          <pic:cNvPr id="726129390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663774198" name="Picture">
+                  <wp:docPr id="1789992312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663774198" name="Picture"/>
+                          <pic:cNvPr id="1789992312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151630230" name="Picture">
+                        <wp:docPr id="2071885970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151630230" name="Picture"/>
+                                <pic:cNvPr id="2071885970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243473044" name="Picture">
+                  <wp:docPr id="1600770032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243473044" name="Picture"/>
+                          <pic:cNvPr id="1600770032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245876179" name="Picture">
+                  <wp:docPr id="1465615975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245876179" name="Picture"/>
+                          <pic:cNvPr id="1465615975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891544181" name="Picture">
+                  <wp:docPr id="2041706724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891544181" name="Picture"/>
+                          <pic:cNvPr id="2041706724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109584430" name="Picture">
+                  <wp:docPr id="1611101919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109584430" name="Picture"/>
+                          <pic:cNvPr id="1611101919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381982456" name="Picture">
+                  <wp:docPr id="1906054991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381982456" name="Picture"/>
+                          <pic:cNvPr id="1906054991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880569063" name="Picture">
+                  <wp:docPr id="1145299508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880569063" name="Picture"/>
+                          <pic:cNvPr id="1145299508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528253915" name="Picture">
+                  <wp:docPr id="1276780640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528253915" name="Picture"/>
+                          <pic:cNvPr id="1276780640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245017155" name="Picture">
+                  <wp:docPr id="331366270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245017155" name="Picture"/>
+                          <pic:cNvPr id="331366270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877064338" name="Picture">
+                  <wp:docPr id="1603739604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877064338" name="Picture"/>
+                          <pic:cNvPr id="1603739604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>