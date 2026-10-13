--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173453676" name="Picture">
+                  <wp:docPr id="108355687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173453676" name="Picture"/>
+                          <pic:cNvPr id="108355687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630064663" name="Picture">
+                  <wp:docPr id="1736378957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630064663" name="Picture"/>
+                          <pic:cNvPr id="1736378957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355051406" name="Picture">
+                        <wp:docPr id="1778871418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355051406" name="Picture"/>
+                                <pic:cNvPr id="1778871418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048886326" name="Picture">
+                  <wp:docPr id="500503871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048886326" name="Picture"/>
+                          <pic:cNvPr id="500503871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622370385" name="Picture">
+                  <wp:docPr id="131261578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622370385" name="Picture"/>
+                          <pic:cNvPr id="131261578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390310843" name="Picture">
+                  <wp:docPr id="2055329112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390310843" name="Picture"/>
+                          <pic:cNvPr id="2055329112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788961692" name="Picture">
+                  <wp:docPr id="1247957526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788961692" name="Picture"/>
+                          <pic:cNvPr id="1247957526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620578633" name="Picture">
+                  <wp:docPr id="1353611324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620578633" name="Picture"/>
+                          <pic:cNvPr id="1353611324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103476932" name="Picture">
+                        <wp:docPr id="2004593368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103476932" name="Picture"/>
+                                <pic:cNvPr id="2004593368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600149974" name="Picture">
+                        <wp:docPr id="785405980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600149974" name="Picture"/>
+                                <pic:cNvPr id="785405980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211113728" name="Picture">
+                        <wp:docPr id="88805781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211113728" name="Picture"/>
+                                <pic:cNvPr id="88805781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125578226" name="Picture">
+                        <wp:docPr id="782580121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125578226" name="Picture"/>
+                                <pic:cNvPr id="782580121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715941104" name="Picture">
+                        <wp:docPr id="237341871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715941104" name="Picture"/>
+                                <pic:cNvPr id="237341871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011114763" name="Picture">
+                        <wp:docPr id="1735308253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011114763" name="Picture"/>
+                                <pic:cNvPr id="1735308253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499600624" name="Picture">
+                        <wp:docPr id="1731427128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499600624" name="Picture"/>
+                                <pic:cNvPr id="1731427128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814089859" name="Picture">
+                        <wp:docPr id="865128903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814089859" name="Picture"/>
+                                <pic:cNvPr id="865128903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521598679" name="Picture">
+                        <wp:docPr id="2123445591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521598679" name="Picture"/>
+                                <pic:cNvPr id="2123445591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739786494" name="Picture">
+                        <wp:docPr id="1912453616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739786494" name="Picture"/>
+                                <pic:cNvPr id="1912453616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092728270" name="Picture">
+                        <wp:docPr id="497397243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092728270" name="Picture"/>
+                                <pic:cNvPr id="497397243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564666579" name="Picture">
+                        <wp:docPr id="1310288698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564666579" name="Picture"/>
+                                <pic:cNvPr id="1310288698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051705950" name="Picture">
+                  <wp:docPr id="397137498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051705950" name="Picture"/>
+                          <pic:cNvPr id="397137498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567292000" name="Picture">
+                  <wp:docPr id="1188421795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567292000" name="Picture"/>
+                          <pic:cNvPr id="1188421795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816389948" name="Picture">
+                  <wp:docPr id="2022017805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816389948" name="Picture"/>
+                          <pic:cNvPr id="2022017805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713525131" name="Picture">
+                  <wp:docPr id="1401086481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713525131" name="Picture"/>
+                          <pic:cNvPr id="1401086481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470877773" name="Picture">
+                  <wp:docPr id="2031372476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470877773" name="Picture"/>
+                          <pic:cNvPr id="2031372476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146536156" name="Picture">
+                  <wp:docPr id="283214542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146536156" name="Picture"/>
+                          <pic:cNvPr id="283214542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858956836" name="Picture">
+                        <wp:docPr id="649206518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858956836" name="Picture"/>
+                                <pic:cNvPr id="649206518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377210569" name="Picture">
+                  <wp:docPr id="1653293858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377210569" name="Picture"/>
+                          <pic:cNvPr id="1653293858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871966163" name="Picture">
+                  <wp:docPr id="746108153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871966163" name="Picture"/>
+                          <pic:cNvPr id="746108153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357344268" name="Picture">
+                  <wp:docPr id="439053866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357344268" name="Picture"/>
+                          <pic:cNvPr id="439053866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826133360" name="Picture">
+                  <wp:docPr id="584085654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826133360" name="Picture"/>
+                          <pic:cNvPr id="584085654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662048143" name="Picture">
+                  <wp:docPr id="1176405482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662048143" name="Picture"/>
+                          <pic:cNvPr id="1176405482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999643647" name="Picture">
+                  <wp:docPr id="1948021702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999643647" name="Picture"/>
+                          <pic:cNvPr id="1948021702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342407505" name="Picture">
+                        <wp:docPr id="862147834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342407505" name="Picture"/>
+                                <pic:cNvPr id="862147834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655787512" name="Picture">
+                  <wp:docPr id="611750675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655787512" name="Picture"/>
+                          <pic:cNvPr id="611750675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090127323" name="Picture">
+                  <wp:docPr id="1983973026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090127323" name="Picture"/>
+                          <pic:cNvPr id="1983973026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404070918" name="Picture">
+                  <wp:docPr id="74279678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404070918" name="Picture"/>
+                          <pic:cNvPr id="74279678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911078815" name="Picture">
+                  <wp:docPr id="6131839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911078815" name="Picture"/>
+                          <pic:cNvPr id="6131839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624480299" name="Picture">
+                  <wp:docPr id="166377628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624480299" name="Picture"/>
+                          <pic:cNvPr id="166377628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173753901" name="Picture">
+                  <wp:docPr id="2102622053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173753901" name="Picture"/>
+                          <pic:cNvPr id="2102622053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551660019" name="Picture">
+                        <wp:docPr id="691467395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551660019" name="Picture"/>
+                                <pic:cNvPr id="691467395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214318207" name="Picture">
+                  <wp:docPr id="1337476767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214318207" name="Picture"/>
+                          <pic:cNvPr id="1337476767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855145084" name="Picture">
+                  <wp:docPr id="1723881509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855145084" name="Picture"/>
+                          <pic:cNvPr id="1723881509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499484646" name="Picture">
+                  <wp:docPr id="1785517307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499484646" name="Picture"/>
+                          <pic:cNvPr id="1785517307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882598404" name="Picture">
+                  <wp:docPr id="1617691348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882598404" name="Picture"/>
+                          <pic:cNvPr id="1617691348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273129743" name="Picture">
+                  <wp:docPr id="670339583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273129743" name="Picture"/>
+                          <pic:cNvPr id="670339583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877372080" name="Picture">
+                  <wp:docPr id="738869370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877372080" name="Picture"/>
+                          <pic:cNvPr id="738869370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822683279" name="Picture">
+                        <wp:docPr id="832313639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822683279" name="Picture"/>
+                                <pic:cNvPr id="832313639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842765810" name="Picture">
+                  <wp:docPr id="1332451070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842765810" name="Picture"/>
+                          <pic:cNvPr id="1332451070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088848464" name="Picture">
+                  <wp:docPr id="1914698065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088848464" name="Picture"/>
+                          <pic:cNvPr id="1914698065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178892644" name="Picture">
+                  <wp:docPr id="447053785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178892644" name="Picture"/>
+                          <pic:cNvPr id="447053785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>