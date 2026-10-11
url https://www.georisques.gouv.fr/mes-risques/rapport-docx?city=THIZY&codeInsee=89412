--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291193783" name="Picture">
+                  <wp:docPr id="1330677151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291193783" name="Picture"/>
+                          <pic:cNvPr id="1330677151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376603832" name="Picture">
+                  <wp:docPr id="1494889909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376603832" name="Picture"/>
+                          <pic:cNvPr id="1494889909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617139462" name="Picture">
+                        <wp:docPr id="1068028702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617139462" name="Picture"/>
+                                <pic:cNvPr id="1068028702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831766858" name="Picture">
+                  <wp:docPr id="1290922336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831766858" name="Picture"/>
+                          <pic:cNvPr id="1290922336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325723030" name="Picture">
+                  <wp:docPr id="1232058141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325723030" name="Picture"/>
+                          <pic:cNvPr id="1232058141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922775063" name="Picture">
+                  <wp:docPr id="2027645660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922775063" name="Picture"/>
+                          <pic:cNvPr id="2027645660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892138433" name="Picture">
+                  <wp:docPr id="2083536198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892138433" name="Picture"/>
+                          <pic:cNvPr id="2083536198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335710494" name="Picture">
+                  <wp:docPr id="1594229612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335710494" name="Picture"/>
+                          <pic:cNvPr id="1594229612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240166586" name="Picture">
+                        <wp:docPr id="415209413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240166586" name="Picture"/>
+                                <pic:cNvPr id="415209413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506122023" name="Picture">
+                        <wp:docPr id="86875815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506122023" name="Picture"/>
+                                <pic:cNvPr id="86875815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793995499" name="Picture">
+                        <wp:docPr id="758771273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793995499" name="Picture"/>
+                                <pic:cNvPr id="758771273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663942129" name="Picture">
+                        <wp:docPr id="437773815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663942129" name="Picture"/>
+                                <pic:cNvPr id="437773815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418257498" name="Picture">
+                        <wp:docPr id="20222764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418257498" name="Picture"/>
+                                <pic:cNvPr id="20222764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065884535" name="Picture">
+                        <wp:docPr id="437818821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065884535" name="Picture"/>
+                                <pic:cNvPr id="437818821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543163884" name="Picture">
+                        <wp:docPr id="1456339640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543163884" name="Picture"/>
+                                <pic:cNvPr id="1456339640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077999251" name="Picture">
+                        <wp:docPr id="1483680605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077999251" name="Picture"/>
+                                <pic:cNvPr id="1483680605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826195180" name="Picture">
+                        <wp:docPr id="39640159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826195180" name="Picture"/>
+                                <pic:cNvPr id="39640159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531607384" name="Picture">
+                        <wp:docPr id="1383311466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531607384" name="Picture"/>
+                                <pic:cNvPr id="1383311466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951229674" name="Picture">
+                        <wp:docPr id="1766759103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951229674" name="Picture"/>
+                                <pic:cNvPr id="1766759103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666050820" name="Picture">
+                        <wp:docPr id="861665163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666050820" name="Picture"/>
+                                <pic:cNvPr id="861665163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141990131" name="Picture">
+                        <wp:docPr id="1886196895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141990131" name="Picture"/>
+                                <pic:cNvPr id="1886196895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254266570" name="Picture">
+                        <wp:docPr id="488571246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254266570" name="Picture"/>
+                                <pic:cNvPr id="488571246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254758903" name="Picture">
+                        <wp:docPr id="343926099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254758903" name="Picture"/>
+                                <pic:cNvPr id="343926099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919424081" name="Picture">
+                  <wp:docPr id="988033742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919424081" name="Picture"/>
+                          <pic:cNvPr id="988033742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49010429" name="Picture">
+                  <wp:docPr id="1849217911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49010429" name="Picture"/>
+                          <pic:cNvPr id="1849217911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499088110" name="Picture">
+                  <wp:docPr id="1236976763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499088110" name="Picture"/>
+                          <pic:cNvPr id="1236976763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5440911" name="Picture">
+                  <wp:docPr id="1855938459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5440911" name="Picture"/>
+                          <pic:cNvPr id="1855938459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908955216" name="Picture">
+                  <wp:docPr id="1726370764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908955216" name="Picture"/>
+                          <pic:cNvPr id="1726370764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720766628" name="Picture">
+                  <wp:docPr id="1969162131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720766628" name="Picture"/>
+                          <pic:cNvPr id="1969162131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449686867" name="Picture">
+                        <wp:docPr id="1048749925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449686867" name="Picture"/>
+                                <pic:cNvPr id="1048749925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326116091" name="Picture">
+                  <wp:docPr id="1141828431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326116091" name="Picture"/>
+                          <pic:cNvPr id="1141828431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16039743" name="Picture">
+                  <wp:docPr id="1024755429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16039743" name="Picture"/>
+                          <pic:cNvPr id="1024755429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007252295" name="Picture">
+                  <wp:docPr id="377923501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007252295" name="Picture"/>
+                          <pic:cNvPr id="377923501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913631104" name="Picture">
+                  <wp:docPr id="1577176665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913631104" name="Picture"/>
+                          <pic:cNvPr id="1577176665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570020742" name="Picture">
+                  <wp:docPr id="1875513673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570020742" name="Picture"/>
+                          <pic:cNvPr id="1875513673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369140142" name="Picture">
+                  <wp:docPr id="969554632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369140142" name="Picture"/>
+                          <pic:cNvPr id="969554632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155257592" name="Picture">
+                        <wp:docPr id="1131950409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155257592" name="Picture"/>
+                                <pic:cNvPr id="1131950409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698745699" name="Picture">
+                  <wp:docPr id="1473516757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698745699" name="Picture"/>
+                          <pic:cNvPr id="1473516757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136828325" name="Picture">
+                  <wp:docPr id="980706183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136828325" name="Picture"/>
+                          <pic:cNvPr id="980706183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378160490" name="Picture">
+                  <wp:docPr id="1310457609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378160490" name="Picture"/>
+                          <pic:cNvPr id="1310457609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050030223" name="Picture">
+                  <wp:docPr id="1161947973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050030223" name="Picture"/>
+                          <pic:cNvPr id="1161947973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598600835" name="Picture">
+                  <wp:docPr id="425000038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598600835" name="Picture"/>
+                          <pic:cNvPr id="425000038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157778096" name="Picture">
+                  <wp:docPr id="626249290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157778096" name="Picture"/>
+                          <pic:cNvPr id="626249290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113634933" name="Picture">
+                        <wp:docPr id="1311292559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113634933" name="Picture"/>
+                                <pic:cNvPr id="1311292559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616207393" name="Picture">
+                  <wp:docPr id="1541393057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616207393" name="Picture"/>
+                          <pic:cNvPr id="1541393057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100775540" name="Picture">
+                  <wp:docPr id="1343805841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100775540" name="Picture"/>
+                          <pic:cNvPr id="1343805841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453907670" name="Picture">
+                  <wp:docPr id="1690160767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453907670" name="Picture"/>
+                          <pic:cNvPr id="1690160767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33424,57 +33424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100078774" name="Picture">
+                  <wp:docPr id="1377376854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100078774" name="Picture"/>
+                          <pic:cNvPr id="1377376854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33513,57 +33513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376421217" name="Picture">
+                  <wp:docPr id="1482549340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376421217" name="Picture"/>
+                          <pic:cNvPr id="1482549340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34193,57 +34193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126435784" name="Picture">
+                  <wp:docPr id="527748804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126435784" name="Picture"/>
+                          <pic:cNvPr id="527748804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35254,57 +35254,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063700860" name="Picture">
+                  <wp:docPr id="1857118062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063700860" name="Picture"/>
+                          <pic:cNvPr id="1857118062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35357,57 +35357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36250981" name="Picture">
+                  <wp:docPr id="1679009953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36250981" name="Picture"/>
+                          <pic:cNvPr id="1679009953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36815,57 +36815,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132300319" name="Picture">
+                  <wp:docPr id="2123614072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132300319" name="Picture"/>
+                          <pic:cNvPr id="2123614072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38012,57 +38012,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136247795" name="Picture">
+                        <wp:docPr id="1747826128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136247795" name="Picture"/>
+                                <pic:cNvPr id="1747826128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40182,57 +40182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087084601" name="Picture">
+                  <wp:docPr id="1850386795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087084601" name="Picture"/>
+                          <pic:cNvPr id="1850386795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40271,57 +40271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263850258" name="Picture">
+                  <wp:docPr id="556707436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263850258" name="Picture"/>
+                          <pic:cNvPr id="556707436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40915,57 +40915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34727245" name="Picture">
+                  <wp:docPr id="606604460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34727245" name="Picture"/>
+                          <pic:cNvPr id="606604460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41913,57 +41913,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594231777" name="Picture">
+                  <wp:docPr id="254056237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594231777" name="Picture"/>
+                          <pic:cNvPr id="254056237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42016,57 +42016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780530342" name="Picture">
+                  <wp:docPr id="1316854587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780530342" name="Picture"/>
+                          <pic:cNvPr id="1316854587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43393,57 +43393,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423895000" name="Picture">
+                  <wp:docPr id="1336704339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423895000" name="Picture"/>
+                          <pic:cNvPr id="1336704339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479768215" name="Picture">
+                        <wp:docPr id="1162478457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479768215" name="Picture"/>
+                                <pic:cNvPr id="1162478457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45807,57 +45807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636932968" name="Picture">
+                  <wp:docPr id="295349449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636932968" name="Picture"/>
+                          <pic:cNvPr id="295349449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45887,57 +45887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761835196" name="Picture">
+                  <wp:docPr id="1634633939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761835196" name="Picture"/>
+                          <pic:cNvPr id="1634633939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46366,57 +46366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396685950" name="Picture">
+                  <wp:docPr id="544023775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396685950" name="Picture"/>
+                          <pic:cNvPr id="544023775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47961,57 +47961,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091614571" name="Picture">
+                  <wp:docPr id="852727612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091614571" name="Picture"/>
+                          <pic:cNvPr id="852727612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48032,57 +48032,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694545595" name="Picture">
+                  <wp:docPr id="669956517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694545595" name="Picture"/>
+                          <pic:cNvPr id="669956517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48446,57 +48446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127367589" name="Picture">
+                  <wp:docPr id="1852586587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127367589" name="Picture"/>
+                          <pic:cNvPr id="1852586587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>