--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739508339" name="Picture">
+                  <wp:docPr id="137136912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739508339" name="Picture"/>
+                          <pic:cNvPr id="137136912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743148880" name="Picture">
+                  <wp:docPr id="764976503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743148880" name="Picture"/>
+                          <pic:cNvPr id="764976503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719125251" name="Picture">
+                        <wp:docPr id="1752690198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719125251" name="Picture"/>
+                                <pic:cNvPr id="1752690198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430593354" name="Picture">
+                  <wp:docPr id="687390105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430593354" name="Picture"/>
+                          <pic:cNvPr id="687390105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553664590" name="Picture">
+                  <wp:docPr id="123591544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553664590" name="Picture"/>
+                          <pic:cNvPr id="123591544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830713718" name="Picture">
+                  <wp:docPr id="1821096702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830713718" name="Picture"/>
+                          <pic:cNvPr id="1821096702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675656966" name="Picture">
+                  <wp:docPr id="1612680002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675656966" name="Picture"/>
+                          <pic:cNvPr id="1612680002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058351447" name="Picture">
+                  <wp:docPr id="494086247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058351447" name="Picture"/>
+                          <pic:cNvPr id="494086247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687698708" name="Picture">
+                        <wp:docPr id="2098552507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687698708" name="Picture"/>
+                                <pic:cNvPr id="2098552507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056230511" name="Picture">
+                        <wp:docPr id="1061239594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056230511" name="Picture"/>
+                                <pic:cNvPr id="1061239594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038170927" name="Picture">
+                        <wp:docPr id="958545506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038170927" name="Picture"/>
+                                <pic:cNvPr id="958545506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236322375" name="Picture">
+                        <wp:docPr id="2087452606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236322375" name="Picture"/>
+                                <pic:cNvPr id="2087452606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752846768" name="Picture">
+                        <wp:docPr id="1459490455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752846768" name="Picture"/>
+                                <pic:cNvPr id="1459490455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968939103" name="Picture">
+                        <wp:docPr id="891129623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968939103" name="Picture"/>
+                                <pic:cNvPr id="891129623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974509830" name="Picture">
+                        <wp:docPr id="1060209805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974509830" name="Picture"/>
+                                <pic:cNvPr id="1060209805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299280216" name="Picture">
+                        <wp:docPr id="542663410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299280216" name="Picture"/>
+                                <pic:cNvPr id="542663410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049000176" name="Picture">
+                        <wp:docPr id="295545732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049000176" name="Picture"/>
+                                <pic:cNvPr id="295545732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037343675" name="Picture">
+                        <wp:docPr id="36410898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037343675" name="Picture"/>
+                                <pic:cNvPr id="36410898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465925127" name="Picture">
+                        <wp:docPr id="857891295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465925127" name="Picture"/>
+                                <pic:cNvPr id="857891295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140875010" name="Picture">
+                        <wp:docPr id="1656249358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140875010" name="Picture"/>
+                                <pic:cNvPr id="1656249358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632051701" name="Picture">
+                        <wp:docPr id="1762445582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632051701" name="Picture"/>
+                                <pic:cNvPr id="1762445582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096291505" name="Picture">
+                        <wp:docPr id="503381929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096291505" name="Picture"/>
+                                <pic:cNvPr id="503381929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456186991" name="Picture">
+                        <wp:docPr id="1012845705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456186991" name="Picture"/>
+                                <pic:cNvPr id="1012845705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281005714" name="Picture">
+                  <wp:docPr id="1745108354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281005714" name="Picture"/>
+                          <pic:cNvPr id="1745108354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299708939" name="Picture">
+                  <wp:docPr id="1158088407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299708939" name="Picture"/>
+                          <pic:cNvPr id="1158088407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672126053" name="Picture">
+                  <wp:docPr id="1782264205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672126053" name="Picture"/>
+                          <pic:cNvPr id="1782264205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540843009" name="Picture">
+                  <wp:docPr id="1854756429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540843009" name="Picture"/>
+                          <pic:cNvPr id="1854756429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049913300" name="Picture">
+                  <wp:docPr id="1101911737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049913300" name="Picture"/>
+                          <pic:cNvPr id="1101911737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572019751" name="Picture">
+                  <wp:docPr id="1277596636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572019751" name="Picture"/>
+                          <pic:cNvPr id="1277596636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391669262" name="Picture">
+                        <wp:docPr id="2025707660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391669262" name="Picture"/>
+                                <pic:cNvPr id="2025707660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19243,57 +19243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10812375" name="Picture">
+                  <wp:docPr id="344808699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10812375" name="Picture"/>
+                          <pic:cNvPr id="344808699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19323,57 +19323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248887882" name="Picture">
+                  <wp:docPr id="2123402224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248887882" name="Picture"/>
+                          <pic:cNvPr id="2123402224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19868,57 +19868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175515146" name="Picture">
+                  <wp:docPr id="2094687402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175515146" name="Picture"/>
+                          <pic:cNvPr id="2094687402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21023,57 +21023,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235677645" name="Picture">
+                        <wp:docPr id="2056245341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235677645" name="Picture"/>
+                                <pic:cNvPr id="2056245341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23279,57 +23279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080204817" name="Picture">
+                  <wp:docPr id="593499894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080204817" name="Picture"/>
+                          <pic:cNvPr id="593499894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23368,57 +23368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099676907" name="Picture">
+                  <wp:docPr id="244913955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099676907" name="Picture"/>
+                          <pic:cNvPr id="244913955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24012,57 +24012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310109389" name="Picture">
+                  <wp:docPr id="177222549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310109389" name="Picture"/>
+                          <pic:cNvPr id="177222549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25010,57 +25010,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807289319" name="Picture">
+                  <wp:docPr id="848421317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807289319" name="Picture"/>
+                          <pic:cNvPr id="848421317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144870185" name="Picture">
+                  <wp:docPr id="253622952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144870185" name="Picture"/>
+                          <pic:cNvPr id="253622952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26492,57 +26492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812041300" name="Picture">
+                  <wp:docPr id="514074833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812041300" name="Picture"/>
+                          <pic:cNvPr id="514074833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27617,57 +27617,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373909314" name="Picture">
+                        <wp:docPr id="18477624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373909314" name="Picture"/>
+                                <pic:cNvPr id="18477624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28970,57 +28970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490032152" name="Picture">
+                  <wp:docPr id="580686404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490032152" name="Picture"/>
+                          <pic:cNvPr id="580686404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29059,57 +29059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326723119" name="Picture">
+                  <wp:docPr id="666830373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326723119" name="Picture"/>
+                          <pic:cNvPr id="666830373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29703,57 +29703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066034862" name="Picture">
+                  <wp:docPr id="1777973464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066034862" name="Picture"/>
+                          <pic:cNvPr id="1777973464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30701,57 +30701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051350027" name="Picture">
+                  <wp:docPr id="290425341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051350027" name="Picture"/>
+                          <pic:cNvPr id="290425341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30804,57 +30804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029846355" name="Picture">
+                  <wp:docPr id="843748998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029846355" name="Picture"/>
+                          <pic:cNvPr id="843748998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895135685" name="Picture">
+                  <wp:docPr id="1014494872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895135685" name="Picture"/>
+                          <pic:cNvPr id="1014494872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33347,57 +33347,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098951777" name="Picture">
+                        <wp:docPr id="1325087973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098951777" name="Picture"/>
+                                <pic:cNvPr id="1325087973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34322,57 +34322,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016640013" name="Picture">
+                        <wp:docPr id="1255600892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016640013" name="Picture"/>
+                                <pic:cNvPr id="1255600892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35731,57 +35731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007953102" name="Picture">
+                  <wp:docPr id="1574822743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007953102" name="Picture"/>
+                          <pic:cNvPr id="1574822743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35820,57 +35820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547275647" name="Picture">
+                  <wp:docPr id="1316042504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547275647" name="Picture"/>
+                          <pic:cNvPr id="1316042504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36500,57 +36500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81906159" name="Picture">
+                  <wp:docPr id="115785299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81906159" name="Picture"/>
+                          <pic:cNvPr id="115785299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37561,57 +37561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229236031" name="Picture">
+                  <wp:docPr id="286996953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229236031" name="Picture"/>
+                          <pic:cNvPr id="286996953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37664,57 +37664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783364840" name="Picture">
+                  <wp:docPr id="692497333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783364840" name="Picture"/>
+                          <pic:cNvPr id="692497333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39122,57 +39122,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053585378" name="Picture">
+                  <wp:docPr id="1062881654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053585378" name="Picture"/>
+                          <pic:cNvPr id="1062881654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40319,57 +40319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423891916" name="Picture">
+                        <wp:docPr id="433845287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423891916" name="Picture"/>
+                                <pic:cNvPr id="433845287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42489,57 +42489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700640118" name="Picture">
+                  <wp:docPr id="1023599410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700640118" name="Picture"/>
+                          <pic:cNvPr id="1023599410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42578,57 +42578,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743150233" name="Picture">
+                  <wp:docPr id="1358408323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743150233" name="Picture"/>
+                          <pic:cNvPr id="1358408323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43222,57 +43222,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165282580" name="Picture">
+                  <wp:docPr id="382404214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165282580" name="Picture"/>
+                          <pic:cNvPr id="382404214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44220,57 +44220,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268806160" name="Picture">
+                  <wp:docPr id="1873836704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268806160" name="Picture"/>
+                          <pic:cNvPr id="1873836704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44323,57 +44323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760991390" name="Picture">
+                  <wp:docPr id="247252061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760991390" name="Picture"/>
+                          <pic:cNvPr id="247252061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45700,57 +45700,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136463978" name="Picture">
+                  <wp:docPr id="1554264995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136463978" name="Picture"/>
+                          <pic:cNvPr id="1554264995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46843,57 +46843,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497879775" name="Picture">
+                        <wp:docPr id="1055157334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497879775" name="Picture"/>
+                                <pic:cNvPr id="1055157334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48064,57 +48064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558714250" name="Picture">
+                  <wp:docPr id="1126197506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558714250" name="Picture"/>
+                          <pic:cNvPr id="1126197506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48135,57 +48135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860217694" name="Picture">
+                  <wp:docPr id="1669352330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860217694" name="Picture"/>
+                          <pic:cNvPr id="1669352330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48549,57 +48549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827341147" name="Picture">
+                  <wp:docPr id="1380327869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827341147" name="Picture"/>
+                          <pic:cNvPr id="1380327869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>