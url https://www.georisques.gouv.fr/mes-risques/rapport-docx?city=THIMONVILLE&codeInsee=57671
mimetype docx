--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639827030" name="Picture">
+                  <wp:docPr id="872342240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639827030" name="Picture"/>
+                          <pic:cNvPr id="872342240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906366433" name="Picture">
+                  <wp:docPr id="395825152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906366433" name="Picture"/>
+                          <pic:cNvPr id="395825152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672288754" name="Picture">
+                        <wp:docPr id="798820091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672288754" name="Picture"/>
+                                <pic:cNvPr id="798820091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110772360" name="Picture">
+                  <wp:docPr id="2055081477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110772360" name="Picture"/>
+                          <pic:cNvPr id="2055081477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873071928" name="Picture">
+                  <wp:docPr id="313945281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873071928" name="Picture"/>
+                          <pic:cNvPr id="313945281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193051262" name="Picture">
+                  <wp:docPr id="2038142371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193051262" name="Picture"/>
+                          <pic:cNvPr id="2038142371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274374283" name="Picture">
+                  <wp:docPr id="840138318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274374283" name="Picture"/>
+                          <pic:cNvPr id="840138318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989459494" name="Picture">
+                  <wp:docPr id="1845488880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989459494" name="Picture"/>
+                          <pic:cNvPr id="1845488880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961206612" name="Picture">
+                        <wp:docPr id="1736890652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961206612" name="Picture"/>
+                                <pic:cNvPr id="1736890652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681268699" name="Picture">
+                        <wp:docPr id="298654254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681268699" name="Picture"/>
+                                <pic:cNvPr id="298654254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736053811" name="Picture">
+                        <wp:docPr id="474984227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736053811" name="Picture"/>
+                                <pic:cNvPr id="474984227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908627266" name="Picture">
+                        <wp:docPr id="1370132544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908627266" name="Picture"/>
+                                <pic:cNvPr id="1370132544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404166159" name="Picture">
+                        <wp:docPr id="559398632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404166159" name="Picture"/>
+                                <pic:cNvPr id="559398632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242287216" name="Picture">
+                        <wp:docPr id="1702876383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242287216" name="Picture"/>
+                                <pic:cNvPr id="1702876383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660593696" name="Picture">
+                        <wp:docPr id="1880822869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660593696" name="Picture"/>
+                                <pic:cNvPr id="1880822869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135983691" name="Picture">
+                        <wp:docPr id="1761208088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135983691" name="Picture"/>
+                                <pic:cNvPr id="1761208088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142556746" name="Picture">
+                        <wp:docPr id="199958726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142556746" name="Picture"/>
+                                <pic:cNvPr id="199958726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974790134" name="Picture">
+                        <wp:docPr id="200384410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974790134" name="Picture"/>
+                                <pic:cNvPr id="200384410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299882670" name="Picture">
+                        <wp:docPr id="1513232641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299882670" name="Picture"/>
+                                <pic:cNvPr id="1513232641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891256231" name="Picture">
+                        <wp:docPr id="91869594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891256231" name="Picture"/>
+                                <pic:cNvPr id="91869594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618393505" name="Picture">
+                        <wp:docPr id="134754472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618393505" name="Picture"/>
+                                <pic:cNvPr id="134754472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299326664" name="Picture">
+                        <wp:docPr id="1203529463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299326664" name="Picture"/>
+                                <pic:cNvPr id="1203529463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850446640" name="Picture">
+                        <wp:docPr id="2013404078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850446640" name="Picture"/>
+                                <pic:cNvPr id="2013404078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116833482" name="Picture">
+                  <wp:docPr id="1194120966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116833482" name="Picture"/>
+                          <pic:cNvPr id="1194120966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243755891" name="Picture">
+                  <wp:docPr id="1831400324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243755891" name="Picture"/>
+                          <pic:cNvPr id="1831400324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583825512" name="Picture">
+                  <wp:docPr id="1369777516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583825512" name="Picture"/>
+                          <pic:cNvPr id="1369777516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245718664" name="Picture">
+                  <wp:docPr id="148055532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245718664" name="Picture"/>
+                          <pic:cNvPr id="148055532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235829488" name="Picture">
+                  <wp:docPr id="470311400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235829488" name="Picture"/>
+                          <pic:cNvPr id="470311400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206773799" name="Picture">
+                  <wp:docPr id="1671184410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206773799" name="Picture"/>
+                          <pic:cNvPr id="1671184410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17918,57 +17918,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886243848" name="Picture">
+                        <wp:docPr id="754783057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886243848" name="Picture"/>
+                                <pic:cNvPr id="754783057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20816,57 +20816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072798066" name="Picture">
+                  <wp:docPr id="1168433129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072798066" name="Picture"/>
+                          <pic:cNvPr id="1168433129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20887,57 +20887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206455665" name="Picture">
+                  <wp:docPr id="194088317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206455665" name="Picture"/>
+                          <pic:cNvPr id="194088317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21355,57 +21355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316523388" name="Picture">
+                  <wp:docPr id="1337094341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316523388" name="Picture"/>
+                          <pic:cNvPr id="1337094341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22514,57 +22514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167407172" name="Picture">
+                  <wp:docPr id="1677689916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167407172" name="Picture"/>
+                          <pic:cNvPr id="1677689916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22603,57 +22603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010243521" name="Picture">
+                  <wp:docPr id="1686243163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010243521" name="Picture"/>
+                          <pic:cNvPr id="1686243163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23247,57 +23247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191568484" name="Picture">
+                  <wp:docPr id="946497366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191568484" name="Picture"/>
+                          <pic:cNvPr id="946497366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24245,57 +24245,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986420386" name="Picture">
+                  <wp:docPr id="804730215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986420386" name="Picture"/>
+                          <pic:cNvPr id="804730215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24348,57 +24348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305848" name="Picture">
+                  <wp:docPr id="666478304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305848" name="Picture"/>
+                          <pic:cNvPr id="666478304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25727,57 +25727,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638433435" name="Picture">
+                  <wp:docPr id="1966978882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638433435" name="Picture"/>
+                          <pic:cNvPr id="1966978882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26852,57 +26852,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590247317" name="Picture">
+                        <wp:docPr id="1313507174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590247317" name="Picture"/>
+                                <pic:cNvPr id="1313507174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28205,57 +28205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522605393" name="Picture">
+                  <wp:docPr id="89319850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522605393" name="Picture"/>
+                          <pic:cNvPr id="89319850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28294,57 +28294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078579700" name="Picture">
+                  <wp:docPr id="1259011759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078579700" name="Picture"/>
+                          <pic:cNvPr id="1259011759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28938,57 +28938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824925322" name="Picture">
+                  <wp:docPr id="1365319967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824925322" name="Picture"/>
+                          <pic:cNvPr id="1365319967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29936,57 +29936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488560309" name="Picture">
+                  <wp:docPr id="1032484833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488560309" name="Picture"/>
+                          <pic:cNvPr id="1032484833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269790797" name="Picture">
+                  <wp:docPr id="1447872496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269790797" name="Picture"/>
+                          <pic:cNvPr id="1447872496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31420,57 +31420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269468600" name="Picture">
+                  <wp:docPr id="441041052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269468600" name="Picture"/>
+                          <pic:cNvPr id="441041052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32563,57 +32563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760784137" name="Picture">
+                        <wp:docPr id="800764185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760784137" name="Picture"/>
+                                <pic:cNvPr id="800764185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838875735" name="Picture">
+                  <wp:docPr id="2074335570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838875735" name="Picture"/>
+                          <pic:cNvPr id="2074335570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34061,57 +34061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607656421" name="Picture">
+                  <wp:docPr id="1599519189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607656421" name="Picture"/>
+                          <pic:cNvPr id="1599519189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34741,57 +34741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170947492" name="Picture">
+                  <wp:docPr id="967472110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170947492" name="Picture"/>
+                          <pic:cNvPr id="967472110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35802,57 +35802,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891150219" name="Picture">
+                  <wp:docPr id="1947093311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891150219" name="Picture"/>
+                          <pic:cNvPr id="1947093311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35905,57 +35905,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120608759" name="Picture">
+                  <wp:docPr id="826252968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120608759" name="Picture"/>
+                          <pic:cNvPr id="826252968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37363,57 +37363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087020615" name="Picture">
+                  <wp:docPr id="214347094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087020615" name="Picture"/>
+                          <pic:cNvPr id="214347094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38560,57 +38560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860564145" name="Picture">
+                        <wp:docPr id="1849081557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860564145" name="Picture"/>
+                                <pic:cNvPr id="1849081557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40929,57 +40929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947510357" name="Picture">
+                  <wp:docPr id="468415596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947510357" name="Picture"/>
+                          <pic:cNvPr id="468415596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41018,57 +41018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162420869" name="Picture">
+                  <wp:docPr id="1081887494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162420869" name="Picture"/>
+                          <pic:cNvPr id="1081887494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41662,57 +41662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211069821" name="Picture">
+                  <wp:docPr id="459773386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211069821" name="Picture"/>
+                          <pic:cNvPr id="459773386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42660,57 +42660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713238153" name="Picture">
+                  <wp:docPr id="248955763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713238153" name="Picture"/>
+                          <pic:cNvPr id="248955763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42763,57 +42763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439926696" name="Picture">
+                  <wp:docPr id="1152060903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439926696" name="Picture"/>
+                          <pic:cNvPr id="1152060903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44140,57 +44140,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190271558" name="Picture">
+                  <wp:docPr id="724898742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190271558" name="Picture"/>
+                          <pic:cNvPr id="724898742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45283,57 +45283,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70787478" name="Picture">
+                        <wp:docPr id="851060361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70787478" name="Picture"/>
+                                <pic:cNvPr id="851060361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46504,57 +46504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903644215" name="Picture">
+                  <wp:docPr id="823208907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903644215" name="Picture"/>
+                          <pic:cNvPr id="823208907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46575,57 +46575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999429311" name="Picture">
+                  <wp:docPr id="1771839244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999429311" name="Picture"/>
+                          <pic:cNvPr id="1771839244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46989,57 +46989,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796710808" name="Picture">
+                  <wp:docPr id="1505415695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796710808" name="Picture"/>
+                          <pic:cNvPr id="1505415695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>