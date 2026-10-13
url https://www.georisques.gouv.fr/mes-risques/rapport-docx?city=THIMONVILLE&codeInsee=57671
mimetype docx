--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872342240" name="Picture">
+                  <wp:docPr id="395241011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872342240" name="Picture"/>
+                          <pic:cNvPr id="395241011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395825152" name="Picture">
+                  <wp:docPr id="165003616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395825152" name="Picture"/>
+                          <pic:cNvPr id="165003616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798820091" name="Picture">
+                        <wp:docPr id="432531739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798820091" name="Picture"/>
+                                <pic:cNvPr id="432531739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055081477" name="Picture">
+                  <wp:docPr id="1642971507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055081477" name="Picture"/>
+                          <pic:cNvPr id="1642971507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313945281" name="Picture">
+                  <wp:docPr id="376960711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313945281" name="Picture"/>
+                          <pic:cNvPr id="376960711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038142371" name="Picture">
+                  <wp:docPr id="1483949498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038142371" name="Picture"/>
+                          <pic:cNvPr id="1483949498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840138318" name="Picture">
+                  <wp:docPr id="1491969890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840138318" name="Picture"/>
+                          <pic:cNvPr id="1491969890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845488880" name="Picture">
+                  <wp:docPr id="1852012549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845488880" name="Picture"/>
+                          <pic:cNvPr id="1852012549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736890652" name="Picture">
+                        <wp:docPr id="2033873582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736890652" name="Picture"/>
+                                <pic:cNvPr id="2033873582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298654254" name="Picture">
+                        <wp:docPr id="655050929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298654254" name="Picture"/>
+                                <pic:cNvPr id="655050929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474984227" name="Picture">
+                        <wp:docPr id="600790470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474984227" name="Picture"/>
+                                <pic:cNvPr id="600790470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370132544" name="Picture">
+                        <wp:docPr id="1279395908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370132544" name="Picture"/>
+                                <pic:cNvPr id="1279395908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559398632" name="Picture">
+                        <wp:docPr id="939178817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559398632" name="Picture"/>
+                                <pic:cNvPr id="939178817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702876383" name="Picture">
+                        <wp:docPr id="42669809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702876383" name="Picture"/>
+                                <pic:cNvPr id="42669809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880822869" name="Picture">
+                        <wp:docPr id="78778575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880822869" name="Picture"/>
+                                <pic:cNvPr id="78778575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761208088" name="Picture">
+                        <wp:docPr id="971644800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761208088" name="Picture"/>
+                                <pic:cNvPr id="971644800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199958726" name="Picture">
+                        <wp:docPr id="2117762533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199958726" name="Picture"/>
+                                <pic:cNvPr id="2117762533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200384410" name="Picture">
+                        <wp:docPr id="451044584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200384410" name="Picture"/>
+                                <pic:cNvPr id="451044584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513232641" name="Picture">
+                        <wp:docPr id="1740429866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513232641" name="Picture"/>
+                                <pic:cNvPr id="1740429866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91869594" name="Picture">
+                        <wp:docPr id="1990333601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91869594" name="Picture"/>
+                                <pic:cNvPr id="1990333601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134754472" name="Picture">
+                        <wp:docPr id="3928764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134754472" name="Picture"/>
+                                <pic:cNvPr id="3928764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203529463" name="Picture">
+                        <wp:docPr id="853759236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203529463" name="Picture"/>
+                                <pic:cNvPr id="853759236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013404078" name="Picture">
+                        <wp:docPr id="1853600440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013404078" name="Picture"/>
+                                <pic:cNvPr id="1853600440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194120966" name="Picture">
+                  <wp:docPr id="258628474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194120966" name="Picture"/>
+                          <pic:cNvPr id="258628474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831400324" name="Picture">
+                  <wp:docPr id="615287550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831400324" name="Picture"/>
+                          <pic:cNvPr id="615287550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369777516" name="Picture">
+                  <wp:docPr id="1494693119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369777516" name="Picture"/>
+                          <pic:cNvPr id="1494693119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148055532" name="Picture">
+                  <wp:docPr id="2078360423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148055532" name="Picture"/>
+                          <pic:cNvPr id="2078360423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470311400" name="Picture">
+                  <wp:docPr id="1908377014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470311400" name="Picture"/>
+                          <pic:cNvPr id="1908377014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671184410" name="Picture">
+                  <wp:docPr id="1244244487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671184410" name="Picture"/>
+                          <pic:cNvPr id="1244244487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17918,57 +17918,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754783057" name="Picture">
+                        <wp:docPr id="1101299090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754783057" name="Picture"/>
+                                <pic:cNvPr id="1101299090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20816,57 +20816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168433129" name="Picture">
+                  <wp:docPr id="823172320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168433129" name="Picture"/>
+                          <pic:cNvPr id="823172320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20887,57 +20887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194088317" name="Picture">
+                  <wp:docPr id="510047853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194088317" name="Picture"/>
+                          <pic:cNvPr id="510047853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21355,57 +21355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337094341" name="Picture">
+                  <wp:docPr id="2085355742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337094341" name="Picture"/>
+                          <pic:cNvPr id="2085355742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22514,57 +22514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677689916" name="Picture">
+                  <wp:docPr id="1978439925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677689916" name="Picture"/>
+                          <pic:cNvPr id="1978439925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22603,57 +22603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686243163" name="Picture">
+                  <wp:docPr id="1586662907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686243163" name="Picture"/>
+                          <pic:cNvPr id="1586662907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23247,57 +23247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946497366" name="Picture">
+                  <wp:docPr id="1111768071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946497366" name="Picture"/>
+                          <pic:cNvPr id="1111768071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24245,57 +24245,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804730215" name="Picture">
+                  <wp:docPr id="911947434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804730215" name="Picture"/>
+                          <pic:cNvPr id="911947434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24348,57 +24348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666478304" name="Picture">
+                  <wp:docPr id="1387048895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666478304" name="Picture"/>
+                          <pic:cNvPr id="1387048895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25727,57 +25727,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966978882" name="Picture">
+                  <wp:docPr id="2042820071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966978882" name="Picture"/>
+                          <pic:cNvPr id="2042820071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26852,57 +26852,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313507174" name="Picture">
+                        <wp:docPr id="1673268923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313507174" name="Picture"/>
+                                <pic:cNvPr id="1673268923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28205,57 +28205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89319850" name="Picture">
+                  <wp:docPr id="1612161698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89319850" name="Picture"/>
+                          <pic:cNvPr id="1612161698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28294,57 +28294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259011759" name="Picture">
+                  <wp:docPr id="1543405572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259011759" name="Picture"/>
+                          <pic:cNvPr id="1543405572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28938,57 +28938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365319967" name="Picture">
+                  <wp:docPr id="1479840790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365319967" name="Picture"/>
+                          <pic:cNvPr id="1479840790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29936,57 +29936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032484833" name="Picture">
+                  <wp:docPr id="1870933301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032484833" name="Picture"/>
+                          <pic:cNvPr id="1870933301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447872496" name="Picture">
+                  <wp:docPr id="1071098308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447872496" name="Picture"/>
+                          <pic:cNvPr id="1071098308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31420,57 +31420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441041052" name="Picture">
+                  <wp:docPr id="1412176906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441041052" name="Picture"/>
+                          <pic:cNvPr id="1412176906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32563,57 +32563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800764185" name="Picture">
+                        <wp:docPr id="1638515141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800764185" name="Picture"/>
+                                <pic:cNvPr id="1638515141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074335570" name="Picture">
+                  <wp:docPr id="1431395766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074335570" name="Picture"/>
+                          <pic:cNvPr id="1431395766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34061,57 +34061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599519189" name="Picture">
+                  <wp:docPr id="162767347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599519189" name="Picture"/>
+                          <pic:cNvPr id="162767347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34741,57 +34741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967472110" name="Picture">
+                  <wp:docPr id="607601834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967472110" name="Picture"/>
+                          <pic:cNvPr id="607601834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35802,57 +35802,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947093311" name="Picture">
+                  <wp:docPr id="767853836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947093311" name="Picture"/>
+                          <pic:cNvPr id="767853836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35905,57 +35905,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826252968" name="Picture">
+                  <wp:docPr id="1708681435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826252968" name="Picture"/>
+                          <pic:cNvPr id="1708681435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37363,57 +37363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214347094" name="Picture">
+                  <wp:docPr id="1076193407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214347094" name="Picture"/>
+                          <pic:cNvPr id="1076193407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38560,57 +38560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849081557" name="Picture">
+                        <wp:docPr id="244635520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849081557" name="Picture"/>
+                                <pic:cNvPr id="244635520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40929,57 +40929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468415596" name="Picture">
+                  <wp:docPr id="1777864656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468415596" name="Picture"/>
+                          <pic:cNvPr id="1777864656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41018,57 +41018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081887494" name="Picture">
+                  <wp:docPr id="1438393550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081887494" name="Picture"/>
+                          <pic:cNvPr id="1438393550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41662,57 +41662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459773386" name="Picture">
+                  <wp:docPr id="2109526318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459773386" name="Picture"/>
+                          <pic:cNvPr id="2109526318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42660,57 +42660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248955763" name="Picture">
+                  <wp:docPr id="1716121312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248955763" name="Picture"/>
+                          <pic:cNvPr id="1716121312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42763,57 +42763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152060903" name="Picture">
+                  <wp:docPr id="1768897308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152060903" name="Picture"/>
+                          <pic:cNvPr id="1768897308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44140,57 +44140,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724898742" name="Picture">
+                  <wp:docPr id="493204892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724898742" name="Picture"/>
+                          <pic:cNvPr id="493204892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45283,57 +45283,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851060361" name="Picture">
+                        <wp:docPr id="888628484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851060361" name="Picture"/>
+                                <pic:cNvPr id="888628484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46504,57 +46504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823208907" name="Picture">
+                  <wp:docPr id="68091731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823208907" name="Picture"/>
+                          <pic:cNvPr id="68091731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46575,57 +46575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771839244" name="Picture">
+                  <wp:docPr id="520095815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771839244" name="Picture"/>
+                          <pic:cNvPr id="520095815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46989,57 +46989,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505415695" name="Picture">
+                  <wp:docPr id="1904281653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505415695" name="Picture"/>
+                          <pic:cNvPr id="1904281653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>