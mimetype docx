--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699691223" name="Picture">
+                  <wp:docPr id="1300837355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699691223" name="Picture"/>
+                          <pic:cNvPr id="1300837355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28761192" name="Picture">
+                  <wp:docPr id="1963740042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28761192" name="Picture"/>
+                          <pic:cNvPr id="1963740042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698259685" name="Picture">
+                        <wp:docPr id="35818068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698259685" name="Picture"/>
+                                <pic:cNvPr id="35818068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039446297" name="Picture">
+                  <wp:docPr id="129086439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039446297" name="Picture"/>
+                          <pic:cNvPr id="129086439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674493953" name="Picture">
+                  <wp:docPr id="916767404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674493953" name="Picture"/>
+                          <pic:cNvPr id="916767404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4694951" name="Picture">
+                  <wp:docPr id="1795907021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4694951" name="Picture"/>
+                          <pic:cNvPr id="1795907021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839350640" name="Picture">
+                  <wp:docPr id="966039508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839350640" name="Picture"/>
+                          <pic:cNvPr id="966039508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669360155" name="Picture">
+                  <wp:docPr id="2051486205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669360155" name="Picture"/>
+                          <pic:cNvPr id="2051486205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849799840" name="Picture">
+                        <wp:docPr id="77159374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849799840" name="Picture"/>
+                                <pic:cNvPr id="77159374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362184002" name="Picture">
+                        <wp:docPr id="467418618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362184002" name="Picture"/>
+                                <pic:cNvPr id="467418618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941926489" name="Picture">
+                        <wp:docPr id="1216959983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941926489" name="Picture"/>
+                                <pic:cNvPr id="1216959983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251845456" name="Picture">
+                        <wp:docPr id="1793994415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251845456" name="Picture"/>
+                                <pic:cNvPr id="1793994415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801081500" name="Picture">
+                        <wp:docPr id="1582778208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801081500" name="Picture"/>
+                                <pic:cNvPr id="1582778208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467483095" name="Picture">
+                        <wp:docPr id="2072622735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467483095" name="Picture"/>
+                                <pic:cNvPr id="2072622735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967809950" name="Picture">
+                        <wp:docPr id="868633972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967809950" name="Picture"/>
+                                <pic:cNvPr id="868633972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497645472" name="Picture">
+                        <wp:docPr id="1519100928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497645472" name="Picture"/>
+                                <pic:cNvPr id="1519100928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204605099" name="Picture">
+                        <wp:docPr id="1786446435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204605099" name="Picture"/>
+                                <pic:cNvPr id="1786446435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122442141" name="Picture">
+                        <wp:docPr id="994132218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122442141" name="Picture"/>
+                                <pic:cNvPr id="994132218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="485563319" name="Picture">
+                        <wp:docPr id="108515093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="485563319" name="Picture"/>
+                                <pic:cNvPr id="108515093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213525412" name="Picture">
+                        <wp:docPr id="1458587676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213525412" name="Picture"/>
+                                <pic:cNvPr id="1458587676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788028323" name="Picture">
+                        <wp:docPr id="405687494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788028323" name="Picture"/>
+                                <pic:cNvPr id="405687494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003620250" name="Picture">
+                        <wp:docPr id="693774710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003620250" name="Picture"/>
+                                <pic:cNvPr id="693774710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261785187" name="Picture">
+                        <wp:docPr id="1037036304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261785187" name="Picture"/>
+                                <pic:cNvPr id="1037036304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267936292" name="Picture">
+                  <wp:docPr id="20099920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267936292" name="Picture"/>
+                          <pic:cNvPr id="20099920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968485192" name="Picture">
+                  <wp:docPr id="1219756120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968485192" name="Picture"/>
+                          <pic:cNvPr id="1219756120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784491120" name="Picture">
+                  <wp:docPr id="615525566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784491120" name="Picture"/>
+                          <pic:cNvPr id="615525566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932296478" name="Picture">
+                  <wp:docPr id="470949392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932296478" name="Picture"/>
+                          <pic:cNvPr id="470949392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916736178" name="Picture">
+                  <wp:docPr id="1301219755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916736178" name="Picture"/>
+                          <pic:cNvPr id="1301219755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115959345" name="Picture">
+                  <wp:docPr id="2096904871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115959345" name="Picture"/>
+                          <pic:cNvPr id="2096904871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160324394" name="Picture">
+                        <wp:docPr id="1269730395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160324394" name="Picture"/>
+                                <pic:cNvPr id="1269730395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840310911" name="Picture">
+                  <wp:docPr id="2006574834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840310911" name="Picture"/>
+                          <pic:cNvPr id="2006574834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429803277" name="Picture">
+                  <wp:docPr id="1644569718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429803277" name="Picture"/>
+                          <pic:cNvPr id="1644569718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773146507" name="Picture">
+                  <wp:docPr id="1576382521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773146507" name="Picture"/>
+                          <pic:cNvPr id="1576382521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971114564" name="Picture">
+                  <wp:docPr id="111804900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971114564" name="Picture"/>
+                          <pic:cNvPr id="111804900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628214290" name="Picture">
+                  <wp:docPr id="409343616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628214290" name="Picture"/>
+                          <pic:cNvPr id="409343616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511798414" name="Picture">
+                  <wp:docPr id="2055238603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511798414" name="Picture"/>
+                          <pic:cNvPr id="2055238603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943861386" name="Picture">
+                        <wp:docPr id="9876356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943861386" name="Picture"/>
+                                <pic:cNvPr id="9876356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757238475" name="Picture">
+                  <wp:docPr id="361087439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757238475" name="Picture"/>
+                          <pic:cNvPr id="361087439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537752955" name="Picture">
+                  <wp:docPr id="1036721002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537752955" name="Picture"/>
+                          <pic:cNvPr id="1036721002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990558558" name="Picture">
+                  <wp:docPr id="1554794312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990558558" name="Picture"/>
+                          <pic:cNvPr id="1554794312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129094575" name="Picture">
+                  <wp:docPr id="1976370331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129094575" name="Picture"/>
+                          <pic:cNvPr id="1976370331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228691546" name="Picture">
+                  <wp:docPr id="1405105002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228691546" name="Picture"/>
+                          <pic:cNvPr id="1405105002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606812972" name="Picture">
+                  <wp:docPr id="1165280320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606812972" name="Picture"/>
+                          <pic:cNvPr id="1165280320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354166384" name="Picture">
+                  <wp:docPr id="1666325300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354166384" name="Picture"/>
+                          <pic:cNvPr id="1666325300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942820369" name="Picture">
+                  <wp:docPr id="460325237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942820369" name="Picture"/>
+                          <pic:cNvPr id="460325237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806828421" name="Picture">
+                  <wp:docPr id="1245920302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806828421" name="Picture"/>
+                          <pic:cNvPr id="1245920302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565255158" name="Picture">
+                  <wp:docPr id="344024158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565255158" name="Picture"/>
+                          <pic:cNvPr id="344024158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039416134" name="Picture">
+                  <wp:docPr id="591714067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039416134" name="Picture"/>
+                          <pic:cNvPr id="591714067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392216619" name="Picture">
+                  <wp:docPr id="289015999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392216619" name="Picture"/>
+                          <pic:cNvPr id="289015999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705757211" name="Picture">
+                        <wp:docPr id="455076870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705757211" name="Picture"/>
+                                <pic:cNvPr id="455076870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37904,57 +37904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251975872" name="Picture">
+                  <wp:docPr id="1394994979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251975872" name="Picture"/>
+                          <pic:cNvPr id="1394994979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37993,57 +37993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344615503" name="Picture">
+                  <wp:docPr id="274155076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344615503" name="Picture"/>
+                          <pic:cNvPr id="274155076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38637,57 +38637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909746461" name="Picture">
+                  <wp:docPr id="1951201172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909746461" name="Picture"/>
+                          <pic:cNvPr id="1951201172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39635,57 +39635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233925416" name="Picture">
+                  <wp:docPr id="772460316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233925416" name="Picture"/>
+                          <pic:cNvPr id="772460316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39738,57 +39738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311839808" name="Picture">
+                  <wp:docPr id="397623615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311839808" name="Picture"/>
+                          <pic:cNvPr id="397623615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41115,57 +41115,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43012703" name="Picture">
+                  <wp:docPr id="672905127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43012703" name="Picture"/>
+                          <pic:cNvPr id="672905127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42258,57 +42258,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980076017" name="Picture">
+                        <wp:docPr id="62452203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980076017" name="Picture"/>
+                                <pic:cNvPr id="62452203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43529,57 +43529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98781322" name="Picture">
+                  <wp:docPr id="1772192614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98781322" name="Picture"/>
+                          <pic:cNvPr id="1772192614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43609,57 +43609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507360889" name="Picture">
+                  <wp:docPr id="2047035022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507360889" name="Picture"/>
+                          <pic:cNvPr id="2047035022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44088,57 +44088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702354442" name="Picture">
+                  <wp:docPr id="1174018864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702354442" name="Picture"/>
+                          <pic:cNvPr id="1174018864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46355,57 +46355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704429171" name="Picture">
+                  <wp:docPr id="1171193725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704429171" name="Picture"/>
+                          <pic:cNvPr id="1171193725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46426,57 +46426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876231293" name="Picture">
+                  <wp:docPr id="622454396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876231293" name="Picture"/>
+                          <pic:cNvPr id="622454396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46840,57 +46840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868965246" name="Picture">
+                  <wp:docPr id="816798324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868965246" name="Picture"/>
+                          <pic:cNvPr id="816798324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>