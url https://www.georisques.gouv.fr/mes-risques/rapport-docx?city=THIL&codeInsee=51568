--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147872784" name="Picture">
+                  <wp:docPr id="717732720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147872784" name="Picture"/>
+                          <pic:cNvPr id="717732720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748056098" name="Picture">
+                  <wp:docPr id="424404237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748056098" name="Picture"/>
+                          <pic:cNvPr id="424404237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441502636" name="Picture">
+                        <wp:docPr id="1662893087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441502636" name="Picture"/>
+                                <pic:cNvPr id="1662893087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863572753" name="Picture">
+                  <wp:docPr id="639477842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863572753" name="Picture"/>
+                          <pic:cNvPr id="639477842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157040572" name="Picture">
+                  <wp:docPr id="1431622406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157040572" name="Picture"/>
+                          <pic:cNvPr id="1431622406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860766547" name="Picture">
+                  <wp:docPr id="1637796764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860766547" name="Picture"/>
+                          <pic:cNvPr id="1637796764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084022861" name="Picture">
+                  <wp:docPr id="815513669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084022861" name="Picture"/>
+                          <pic:cNvPr id="815513669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529284258" name="Picture">
+                  <wp:docPr id="1496354763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529284258" name="Picture"/>
+                          <pic:cNvPr id="1496354763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681735862" name="Picture">
+                        <wp:docPr id="1550952448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681735862" name="Picture"/>
+                                <pic:cNvPr id="1550952448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035388133" name="Picture">
+                        <wp:docPr id="1934308269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035388133" name="Picture"/>
+                                <pic:cNvPr id="1934308269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655128457" name="Picture">
+                        <wp:docPr id="2097987796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655128457" name="Picture"/>
+                                <pic:cNvPr id="2097987796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653691394" name="Picture">
+                        <wp:docPr id="582440043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653691394" name="Picture"/>
+                                <pic:cNvPr id="582440043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585289888" name="Picture">
+                        <wp:docPr id="2015527711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585289888" name="Picture"/>
+                                <pic:cNvPr id="2015527711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157090790" name="Picture">
+                        <wp:docPr id="1015855839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157090790" name="Picture"/>
+                                <pic:cNvPr id="1015855839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878551078" name="Picture">
+                        <wp:docPr id="144674603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878551078" name="Picture"/>
+                                <pic:cNvPr id="144674603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621074500" name="Picture">
+                        <wp:docPr id="247626922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621074500" name="Picture"/>
+                                <pic:cNvPr id="247626922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697905445" name="Picture">
+                        <wp:docPr id="493272637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697905445" name="Picture"/>
+                                <pic:cNvPr id="493272637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808654431" name="Picture">
+                        <wp:docPr id="1372841935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808654431" name="Picture"/>
+                                <pic:cNvPr id="1372841935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109276322" name="Picture">
+                        <wp:docPr id="1710881222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109276322" name="Picture"/>
+                                <pic:cNvPr id="1710881222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431367075" name="Picture">
+                        <wp:docPr id="17869138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431367075" name="Picture"/>
+                                <pic:cNvPr id="17869138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981645066" name="Picture">
+                        <wp:docPr id="889866428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981645066" name="Picture"/>
+                                <pic:cNvPr id="889866428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089217716" name="Picture">
+                        <wp:docPr id="790291550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089217716" name="Picture"/>
+                                <pic:cNvPr id="790291550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229830955" name="Picture">
+                        <wp:docPr id="902255497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229830955" name="Picture"/>
+                                <pic:cNvPr id="902255497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554707663" name="Picture">
+                  <wp:docPr id="2116914782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554707663" name="Picture"/>
+                          <pic:cNvPr id="2116914782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807577250" name="Picture">
+                  <wp:docPr id="1523434282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807577250" name="Picture"/>
+                          <pic:cNvPr id="1523434282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404333666" name="Picture">
+                  <wp:docPr id="959095539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404333666" name="Picture"/>
+                          <pic:cNvPr id="959095539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533909406" name="Picture">
+                  <wp:docPr id="1472163575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533909406" name="Picture"/>
+                          <pic:cNvPr id="1472163575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516593550" name="Picture">
+                  <wp:docPr id="671943246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516593550" name="Picture"/>
+                          <pic:cNvPr id="671943246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894653277" name="Picture">
+                  <wp:docPr id="520464431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894653277" name="Picture"/>
+                          <pic:cNvPr id="520464431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652075965" name="Picture">
+                        <wp:docPr id="1632357520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652075965" name="Picture"/>
+                                <pic:cNvPr id="1632357520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984418860" name="Picture">
+                  <wp:docPr id="1744272930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984418860" name="Picture"/>
+                          <pic:cNvPr id="1744272930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449933501" name="Picture">
+                  <wp:docPr id="1390223862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449933501" name="Picture"/>
+                          <pic:cNvPr id="1390223862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535161798" name="Picture">
+                  <wp:docPr id="1842174065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535161798" name="Picture"/>
+                          <pic:cNvPr id="1842174065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146994370" name="Picture">
+                  <wp:docPr id="325423588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146994370" name="Picture"/>
+                          <pic:cNvPr id="325423588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059358579" name="Picture">
+                  <wp:docPr id="734132700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059358579" name="Picture"/>
+                          <pic:cNvPr id="734132700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723944683" name="Picture">
+                  <wp:docPr id="2094385124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723944683" name="Picture"/>
+                          <pic:cNvPr id="2094385124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159736272" name="Picture">
+                        <wp:docPr id="289518232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159736272" name="Picture"/>
+                                <pic:cNvPr id="289518232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513649366" name="Picture">
+                  <wp:docPr id="680312457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513649366" name="Picture"/>
+                          <pic:cNvPr id="680312457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092594560" name="Picture">
+                  <wp:docPr id="1527275589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092594560" name="Picture"/>
+                          <pic:cNvPr id="1527275589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658187771" name="Picture">
+                  <wp:docPr id="1997777774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658187771" name="Picture"/>
+                          <pic:cNvPr id="1997777774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900332474" name="Picture">
+                  <wp:docPr id="40503021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900332474" name="Picture"/>
+                          <pic:cNvPr id="40503021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411549771" name="Picture">
+                  <wp:docPr id="1888591977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411549771" name="Picture"/>
+                          <pic:cNvPr id="1888591977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763664381" name="Picture">
+                  <wp:docPr id="1960919065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763664381" name="Picture"/>
+                          <pic:cNvPr id="1960919065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991606066" name="Picture">
+                        <wp:docPr id="1750889714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991606066" name="Picture"/>
+                                <pic:cNvPr id="1750889714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31955,57 +31955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538779595" name="Picture">
+                  <wp:docPr id="1836308654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538779595" name="Picture"/>
+                          <pic:cNvPr id="1836308654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32026,57 +32026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510139062" name="Picture">
+                  <wp:docPr id="1651123449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510139062" name="Picture"/>
+                          <pic:cNvPr id="1651123449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32505,57 +32505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887060961" name="Picture">
+                  <wp:docPr id="1763325858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887060961" name="Picture"/>
+                          <pic:cNvPr id="1763325858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33797,57 +33797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420271475" name="Picture">
+                  <wp:docPr id="574222249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420271475" name="Picture"/>
+                          <pic:cNvPr id="574222249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33886,57 +33886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416013232" name="Picture">
+                  <wp:docPr id="289884923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416013232" name="Picture"/>
+                          <pic:cNvPr id="289884923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34530,57 +34530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465161900" name="Picture">
+                  <wp:docPr id="702072918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465161900" name="Picture"/>
+                          <pic:cNvPr id="702072918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536340734" name="Picture">
+                  <wp:docPr id="1505250596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536340734" name="Picture"/>
+                          <pic:cNvPr id="1505250596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486139831" name="Picture">
+                  <wp:docPr id="1423446798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486139831" name="Picture"/>
+                          <pic:cNvPr id="1423446798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37008,57 +37008,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839559068" name="Picture">
+                  <wp:docPr id="2005800111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839559068" name="Picture"/>
+                          <pic:cNvPr id="2005800111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38151,57 +38151,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099028126" name="Picture">
+                        <wp:docPr id="726609865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099028126" name="Picture"/>
+                                <pic:cNvPr id="726609865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39512,57 +39512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449699558" name="Picture">
+                  <wp:docPr id="753106275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449699558" name="Picture"/>
+                          <pic:cNvPr id="753106275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39601,57 +39601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302613256" name="Picture">
+                  <wp:docPr id="507665021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302613256" name="Picture"/>
+                          <pic:cNvPr id="507665021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40245,57 +40245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636874648" name="Picture">
+                  <wp:docPr id="1162073888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636874648" name="Picture"/>
+                          <pic:cNvPr id="1162073888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41243,57 +41243,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218989902" name="Picture">
+                  <wp:docPr id="1683564308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218989902" name="Picture"/>
+                          <pic:cNvPr id="1683564308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41346,57 +41346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135329479" name="Picture">
+                  <wp:docPr id="1763684780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135329479" name="Picture"/>
+                          <pic:cNvPr id="1763684780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42723,57 +42723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128473510" name="Picture">
+                  <wp:docPr id="2126408117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128473510" name="Picture"/>
+                          <pic:cNvPr id="2126408117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43866,57 +43866,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167564643" name="Picture">
+                        <wp:docPr id="1512036876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167564643" name="Picture"/>
+                                <pic:cNvPr id="1512036876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45137,57 +45137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801593023" name="Picture">
+                  <wp:docPr id="1256824924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801593023" name="Picture"/>
+                          <pic:cNvPr id="1256824924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257651003" name="Picture">
+                  <wp:docPr id="1318784377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257651003" name="Picture"/>
+                          <pic:cNvPr id="1318784377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45696,57 +45696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315829450" name="Picture">
+                  <wp:docPr id="1476433562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315829450" name="Picture"/>
+                          <pic:cNvPr id="1476433562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47431,57 +47431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734850185" name="Picture">
+                  <wp:docPr id="69686058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734850185" name="Picture"/>
+                          <pic:cNvPr id="69686058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47502,57 +47502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862044663" name="Picture">
+                  <wp:docPr id="306275858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862044663" name="Picture"/>
+                          <pic:cNvPr id="306275858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47916,57 +47916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312191735" name="Picture">
+                  <wp:docPr id="1319732870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312191735" name="Picture"/>
+                          <pic:cNvPr id="1319732870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>