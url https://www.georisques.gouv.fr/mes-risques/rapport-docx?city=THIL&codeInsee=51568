--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717732720" name="Picture">
+                  <wp:docPr id="490521861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717732720" name="Picture"/>
+                          <pic:cNvPr id="490521861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424404237" name="Picture">
+                  <wp:docPr id="207237502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424404237" name="Picture"/>
+                          <pic:cNvPr id="207237502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662893087" name="Picture">
+                        <wp:docPr id="1207870075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662893087" name="Picture"/>
+                                <pic:cNvPr id="1207870075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639477842" name="Picture">
+                  <wp:docPr id="249696421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639477842" name="Picture"/>
+                          <pic:cNvPr id="249696421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431622406" name="Picture">
+                  <wp:docPr id="1816007335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431622406" name="Picture"/>
+                          <pic:cNvPr id="1816007335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637796764" name="Picture">
+                  <wp:docPr id="1523181458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637796764" name="Picture"/>
+                          <pic:cNvPr id="1523181458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815513669" name="Picture">
+                  <wp:docPr id="85242883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815513669" name="Picture"/>
+                          <pic:cNvPr id="85242883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496354763" name="Picture">
+                  <wp:docPr id="1685928095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496354763" name="Picture"/>
+                          <pic:cNvPr id="1685928095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550952448" name="Picture">
+                        <wp:docPr id="1321562116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550952448" name="Picture"/>
+                                <pic:cNvPr id="1321562116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934308269" name="Picture">
+                        <wp:docPr id="1721209183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934308269" name="Picture"/>
+                                <pic:cNvPr id="1721209183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097987796" name="Picture">
+                        <wp:docPr id="2002087276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097987796" name="Picture"/>
+                                <pic:cNvPr id="2002087276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582440043" name="Picture">
+                        <wp:docPr id="1953016517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582440043" name="Picture"/>
+                                <pic:cNvPr id="1953016517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015527711" name="Picture">
+                        <wp:docPr id="1647248220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015527711" name="Picture"/>
+                                <pic:cNvPr id="1647248220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015855839" name="Picture">
+                        <wp:docPr id="2079574764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015855839" name="Picture"/>
+                                <pic:cNvPr id="2079574764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144674603" name="Picture">
+                        <wp:docPr id="1654948884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144674603" name="Picture"/>
+                                <pic:cNvPr id="1654948884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247626922" name="Picture">
+                        <wp:docPr id="915510989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247626922" name="Picture"/>
+                                <pic:cNvPr id="915510989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493272637" name="Picture">
+                        <wp:docPr id="1422293524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493272637" name="Picture"/>
+                                <pic:cNvPr id="1422293524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372841935" name="Picture">
+                        <wp:docPr id="848599583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372841935" name="Picture"/>
+                                <pic:cNvPr id="848599583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710881222" name="Picture">
+                        <wp:docPr id="1624684460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710881222" name="Picture"/>
+                                <pic:cNvPr id="1624684460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17869138" name="Picture">
+                        <wp:docPr id="1867645095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17869138" name="Picture"/>
+                                <pic:cNvPr id="1867645095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889866428" name="Picture">
+                        <wp:docPr id="885289493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889866428" name="Picture"/>
+                                <pic:cNvPr id="885289493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790291550" name="Picture">
+                        <wp:docPr id="1485163014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790291550" name="Picture"/>
+                                <pic:cNvPr id="1485163014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902255497" name="Picture">
+                        <wp:docPr id="1193191389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902255497" name="Picture"/>
+                                <pic:cNvPr id="1193191389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116914782" name="Picture">
+                  <wp:docPr id="375329292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116914782" name="Picture"/>
+                          <pic:cNvPr id="375329292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523434282" name="Picture">
+                  <wp:docPr id="1272613630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523434282" name="Picture"/>
+                          <pic:cNvPr id="1272613630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959095539" name="Picture">
+                  <wp:docPr id="1168385562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959095539" name="Picture"/>
+                          <pic:cNvPr id="1168385562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472163575" name="Picture">
+                  <wp:docPr id="811263384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472163575" name="Picture"/>
+                          <pic:cNvPr id="811263384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671943246" name="Picture">
+                  <wp:docPr id="1298083016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671943246" name="Picture"/>
+                          <pic:cNvPr id="1298083016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520464431" name="Picture">
+                  <wp:docPr id="1522971058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520464431" name="Picture"/>
+                          <pic:cNvPr id="1522971058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632357520" name="Picture">
+                        <wp:docPr id="1076610178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632357520" name="Picture"/>
+                                <pic:cNvPr id="1076610178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744272930" name="Picture">
+                  <wp:docPr id="208559078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744272930" name="Picture"/>
+                          <pic:cNvPr id="208559078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390223862" name="Picture">
+                  <wp:docPr id="776923162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390223862" name="Picture"/>
+                          <pic:cNvPr id="776923162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842174065" name="Picture">
+                  <wp:docPr id="819934853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842174065" name="Picture"/>
+                          <pic:cNvPr id="819934853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325423588" name="Picture">
+                  <wp:docPr id="624997944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325423588" name="Picture"/>
+                          <pic:cNvPr id="624997944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734132700" name="Picture">
+                  <wp:docPr id="1303071178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734132700" name="Picture"/>
+                          <pic:cNvPr id="1303071178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094385124" name="Picture">
+                  <wp:docPr id="674222096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094385124" name="Picture"/>
+                          <pic:cNvPr id="674222096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289518232" name="Picture">
+                        <wp:docPr id="1144882673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289518232" name="Picture"/>
+                                <pic:cNvPr id="1144882673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680312457" name="Picture">
+                  <wp:docPr id="800282409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680312457" name="Picture"/>
+                          <pic:cNvPr id="800282409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527275589" name="Picture">
+                  <wp:docPr id="61660751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527275589" name="Picture"/>
+                          <pic:cNvPr id="61660751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997777774" name="Picture">
+                  <wp:docPr id="973587247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997777774" name="Picture"/>
+                          <pic:cNvPr id="973587247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40503021" name="Picture">
+                  <wp:docPr id="1727295767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40503021" name="Picture"/>
+                          <pic:cNvPr id="1727295767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888591977" name="Picture">
+                  <wp:docPr id="291818372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888591977" name="Picture"/>
+                          <pic:cNvPr id="291818372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960919065" name="Picture">
+                  <wp:docPr id="1814908384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960919065" name="Picture"/>
+                          <pic:cNvPr id="1814908384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750889714" name="Picture">
+                        <wp:docPr id="1591412328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750889714" name="Picture"/>
+                                <pic:cNvPr id="1591412328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31955,57 +31955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836308654" name="Picture">
+                  <wp:docPr id="2016202777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836308654" name="Picture"/>
+                          <pic:cNvPr id="2016202777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32026,57 +32026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651123449" name="Picture">
+                  <wp:docPr id="1421588893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651123449" name="Picture"/>
+                          <pic:cNvPr id="1421588893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32505,57 +32505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763325858" name="Picture">
+                  <wp:docPr id="1381305636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763325858" name="Picture"/>
+                          <pic:cNvPr id="1381305636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33797,57 +33797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574222249" name="Picture">
+                  <wp:docPr id="792906480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574222249" name="Picture"/>
+                          <pic:cNvPr id="792906480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33886,57 +33886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289884923" name="Picture">
+                  <wp:docPr id="641526228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289884923" name="Picture"/>
+                          <pic:cNvPr id="641526228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34530,57 +34530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702072918" name="Picture">
+                  <wp:docPr id="1551563802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702072918" name="Picture"/>
+                          <pic:cNvPr id="1551563802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505250596" name="Picture">
+                  <wp:docPr id="27059415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505250596" name="Picture"/>
+                          <pic:cNvPr id="27059415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423446798" name="Picture">
+                  <wp:docPr id="1076105683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423446798" name="Picture"/>
+                          <pic:cNvPr id="1076105683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37008,57 +37008,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005800111" name="Picture">
+                  <wp:docPr id="2107943271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005800111" name="Picture"/>
+                          <pic:cNvPr id="2107943271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38151,57 +38151,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726609865" name="Picture">
+                        <wp:docPr id="1465702451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726609865" name="Picture"/>
+                                <pic:cNvPr id="1465702451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39512,57 +39512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753106275" name="Picture">
+                  <wp:docPr id="258718766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753106275" name="Picture"/>
+                          <pic:cNvPr id="258718766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39601,57 +39601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507665021" name="Picture">
+                  <wp:docPr id="1715511959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507665021" name="Picture"/>
+                          <pic:cNvPr id="1715511959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40245,57 +40245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162073888" name="Picture">
+                  <wp:docPr id="1980124059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162073888" name="Picture"/>
+                          <pic:cNvPr id="1980124059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41243,57 +41243,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683564308" name="Picture">
+                  <wp:docPr id="555972711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683564308" name="Picture"/>
+                          <pic:cNvPr id="555972711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41346,57 +41346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763684780" name="Picture">
+                  <wp:docPr id="275873180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763684780" name="Picture"/>
+                          <pic:cNvPr id="275873180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42723,57 +42723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126408117" name="Picture">
+                  <wp:docPr id="261645822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126408117" name="Picture"/>
+                          <pic:cNvPr id="261645822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43866,57 +43866,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512036876" name="Picture">
+                        <wp:docPr id="287574227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512036876" name="Picture"/>
+                                <pic:cNvPr id="287574227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45137,57 +45137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256824924" name="Picture">
+                  <wp:docPr id="226015823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256824924" name="Picture"/>
+                          <pic:cNvPr id="226015823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318784377" name="Picture">
+                  <wp:docPr id="1347338448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318784377" name="Picture"/>
+                          <pic:cNvPr id="1347338448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45696,57 +45696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476433562" name="Picture">
+                  <wp:docPr id="249924649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476433562" name="Picture"/>
+                          <pic:cNvPr id="249924649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47431,57 +47431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69686058" name="Picture">
+                  <wp:docPr id="234904750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69686058" name="Picture"/>
+                          <pic:cNvPr id="234904750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47502,57 +47502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306275858" name="Picture">
+                  <wp:docPr id="678319614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306275858" name="Picture"/>
+                          <pic:cNvPr id="678319614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47916,57 +47916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319732870" name="Picture">
+                  <wp:docPr id="180883486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319732870" name="Picture"/>
+                          <pic:cNvPr id="180883486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>