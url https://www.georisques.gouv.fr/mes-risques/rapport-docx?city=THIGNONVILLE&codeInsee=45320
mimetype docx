--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727318189" name="Picture">
+                  <wp:docPr id="1571412196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727318189" name="Picture"/>
+                          <pic:cNvPr id="1571412196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598702847" name="Picture">
+                  <wp:docPr id="2115942309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598702847" name="Picture"/>
+                          <pic:cNvPr id="2115942309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758857259" name="Picture">
+                        <wp:docPr id="373908760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758857259" name="Picture"/>
+                                <pic:cNvPr id="373908760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057212866" name="Picture">
+                  <wp:docPr id="445799087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057212866" name="Picture"/>
+                          <pic:cNvPr id="445799087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191656916" name="Picture">
+                  <wp:docPr id="1431650730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191656916" name="Picture"/>
+                          <pic:cNvPr id="1431650730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788291372" name="Picture">
+                  <wp:docPr id="591536399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788291372" name="Picture"/>
+                          <pic:cNvPr id="591536399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292737057" name="Picture">
+                  <wp:docPr id="804722695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292737057" name="Picture"/>
+                          <pic:cNvPr id="804722695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972341518" name="Picture">
+                  <wp:docPr id="147814229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972341518" name="Picture"/>
+                          <pic:cNvPr id="147814229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933020423" name="Picture">
+                        <wp:docPr id="1230728629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933020423" name="Picture"/>
+                                <pic:cNvPr id="1230728629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522720434" name="Picture">
+                        <wp:docPr id="68803729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522720434" name="Picture"/>
+                                <pic:cNvPr id="68803729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538161057" name="Picture">
+                        <wp:docPr id="591890633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538161057" name="Picture"/>
+                                <pic:cNvPr id="591890633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846763650" name="Picture">
+                        <wp:docPr id="357581628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846763650" name="Picture"/>
+                                <pic:cNvPr id="357581628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197662420" name="Picture">
+                        <wp:docPr id="979663766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197662420" name="Picture"/>
+                                <pic:cNvPr id="979663766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068332665" name="Picture">
+                        <wp:docPr id="1602407588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068332665" name="Picture"/>
+                                <pic:cNvPr id="1602407588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064854240" name="Picture">
+                        <wp:docPr id="494309968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064854240" name="Picture"/>
+                                <pic:cNvPr id="494309968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732625971" name="Picture">
+                        <wp:docPr id="606619428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732625971" name="Picture"/>
+                                <pic:cNvPr id="606619428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208348233" name="Picture">
+                        <wp:docPr id="285917451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208348233" name="Picture"/>
+                                <pic:cNvPr id="285917451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358486269" name="Picture">
+                        <wp:docPr id="237513698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358486269" name="Picture"/>
+                                <pic:cNvPr id="237513698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038794501" name="Picture">
+                        <wp:docPr id="1044210876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038794501" name="Picture"/>
+                                <pic:cNvPr id="1044210876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261320135" name="Picture">
+                        <wp:docPr id="178755689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261320135" name="Picture"/>
+                                <pic:cNvPr id="178755689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431235700" name="Picture">
+                        <wp:docPr id="1544679706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431235700" name="Picture"/>
+                                <pic:cNvPr id="1544679706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555310192" name="Picture">
+                        <wp:docPr id="819642468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555310192" name="Picture"/>
+                                <pic:cNvPr id="819642468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100228070" name="Picture">
+                        <wp:docPr id="53365966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100228070" name="Picture"/>
+                                <pic:cNvPr id="53365966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146518171" name="Picture">
+                  <wp:docPr id="2128874911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146518171" name="Picture"/>
+                          <pic:cNvPr id="2128874911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518518238" name="Picture">
+                  <wp:docPr id="84841986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518518238" name="Picture"/>
+                          <pic:cNvPr id="84841986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618158978" name="Picture">
+                  <wp:docPr id="531614800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618158978" name="Picture"/>
+                          <pic:cNvPr id="531614800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001855872" name="Picture">
+                  <wp:docPr id="341761950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001855872" name="Picture"/>
+                          <pic:cNvPr id="341761950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906696661" name="Picture">
+                  <wp:docPr id="1214277382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906696661" name="Picture"/>
+                          <pic:cNvPr id="1214277382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222603464" name="Picture">
+                  <wp:docPr id="288759595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222603464" name="Picture"/>
+                          <pic:cNvPr id="288759595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299198603" name="Picture">
+                        <wp:docPr id="809908946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299198603" name="Picture"/>
+                                <pic:cNvPr id="809908946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397900730" name="Picture">
+                        <wp:docPr id="249899208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397900730" name="Picture"/>
+                                <pic:cNvPr id="249899208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20148,57 +20148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35702855" name="Picture">
+                  <wp:docPr id="1816578542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35702855" name="Picture"/>
+                          <pic:cNvPr id="1816578542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20237,57 +20237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080379677" name="Picture">
+                  <wp:docPr id="1456489742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080379677" name="Picture"/>
+                          <pic:cNvPr id="1456489742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20881,57 +20881,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31177534" name="Picture">
+                  <wp:docPr id="1909757044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31177534" name="Picture"/>
+                          <pic:cNvPr id="1909757044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21879,57 +21879,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140553630" name="Picture">
+                  <wp:docPr id="971406105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140553630" name="Picture"/>
+                          <pic:cNvPr id="971406105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21982,57 +21982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951403022" name="Picture">
+                  <wp:docPr id="1512485957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951403022" name="Picture"/>
+                          <pic:cNvPr id="1512485957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23363,57 +23363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538555455" name="Picture">
+                  <wp:docPr id="1228118842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538555455" name="Picture"/>
+                          <pic:cNvPr id="1228118842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24506,57 +24506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246266973" name="Picture">
+                        <wp:docPr id="852508021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246266973" name="Picture"/>
+                                <pic:cNvPr id="852508021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25915,57 +25915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876663202" name="Picture">
+                  <wp:docPr id="1451962715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876663202" name="Picture"/>
+                          <pic:cNvPr id="1451962715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26004,57 +26004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857653052" name="Picture">
+                  <wp:docPr id="773290151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857653052" name="Picture"/>
+                          <pic:cNvPr id="773290151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26684,57 +26684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009135724" name="Picture">
+                  <wp:docPr id="2072130111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009135724" name="Picture"/>
+                          <pic:cNvPr id="2072130111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27745,57 +27745,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602459367" name="Picture">
+                  <wp:docPr id="1449954667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602459367" name="Picture"/>
+                          <pic:cNvPr id="1449954667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27848,57 +27848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133874880" name="Picture">
+                  <wp:docPr id="947863845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133874880" name="Picture"/>
+                          <pic:cNvPr id="947863845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29240,57 +29240,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995234520" name="Picture">
+                  <wp:docPr id="70765775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995234520" name="Picture"/>
+                          <pic:cNvPr id="70765775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30908,57 +30908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327578089" name="Picture">
+                        <wp:docPr id="1558902219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327578089" name="Picture"/>
+                                <pic:cNvPr id="1558902219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33099,57 +33099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093609604" name="Picture">
+                  <wp:docPr id="1904599404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093609604" name="Picture"/>
+                          <pic:cNvPr id="1904599404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291696504" name="Picture">
+                  <wp:docPr id="1028517497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291696504" name="Picture"/>
+                          <pic:cNvPr id="1028517497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33638,57 +33638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473933518" name="Picture">
+                  <wp:docPr id="914493622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473933518" name="Picture"/>
+                          <pic:cNvPr id="914493622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34797,57 +34797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574916531" name="Picture">
+                  <wp:docPr id="60232598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574916531" name="Picture"/>
+                          <pic:cNvPr id="60232598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34886,57 +34886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530952799" name="Picture">
+                  <wp:docPr id="1367018427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530952799" name="Picture"/>
+                          <pic:cNvPr id="1367018427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35530,57 +35530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595419641" name="Picture">
+                  <wp:docPr id="2002433666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595419641" name="Picture"/>
+                          <pic:cNvPr id="2002433666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36528,57 +36528,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735710157" name="Picture">
+                  <wp:docPr id="570858928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735710157" name="Picture"/>
+                          <pic:cNvPr id="570858928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36631,57 +36631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108418637" name="Picture">
+                  <wp:docPr id="2091219221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108418637" name="Picture"/>
+                          <pic:cNvPr id="2091219221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38008,57 +38008,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358906464" name="Picture">
+                  <wp:docPr id="712665890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358906464" name="Picture"/>
+                          <pic:cNvPr id="712665890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701467706" name="Picture">
+                        <wp:docPr id="2142980681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701467706" name="Picture"/>
+                                <pic:cNvPr id="2142980681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40512,57 +40512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54067495" name="Picture">
+                  <wp:docPr id="115416551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54067495" name="Picture"/>
+                          <pic:cNvPr id="115416551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40601,57 +40601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445610632" name="Picture">
+                  <wp:docPr id="2102346264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445610632" name="Picture"/>
+                          <pic:cNvPr id="2102346264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41245,57 +41245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334276037" name="Picture">
+                  <wp:docPr id="355881072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334276037" name="Picture"/>
+                          <pic:cNvPr id="355881072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42243,57 +42243,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982521820" name="Picture">
+                  <wp:docPr id="2078529675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982521820" name="Picture"/>
+                          <pic:cNvPr id="2078529675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42346,57 +42346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322924926" name="Picture">
+                  <wp:docPr id="627264010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322924926" name="Picture"/>
+                          <pic:cNvPr id="627264010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43723,57 +43723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549274076" name="Picture">
+                  <wp:docPr id="570970024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549274076" name="Picture"/>
+                          <pic:cNvPr id="570970024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44866,57 +44866,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983554243" name="Picture">
+                        <wp:docPr id="146371742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983554243" name="Picture"/>
+                                <pic:cNvPr id="146371742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46087,57 +46087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780498739" name="Picture">
+                  <wp:docPr id="1756106542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780498739" name="Picture"/>
+                          <pic:cNvPr id="1756106542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46158,57 +46158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524556127" name="Picture">
+                  <wp:docPr id="1451342696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524556127" name="Picture"/>
+                          <pic:cNvPr id="1451342696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46572,57 +46572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630645403" name="Picture">
+                  <wp:docPr id="950784489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630645403" name="Picture"/>
+                          <pic:cNvPr id="950784489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>