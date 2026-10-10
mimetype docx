--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856740087" name="Picture">
+                  <wp:docPr id="186820159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856740087" name="Picture"/>
+                          <pic:cNvPr id="186820159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452692736" name="Picture">
+                  <wp:docPr id="122336406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452692736" name="Picture"/>
+                          <pic:cNvPr id="122336406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021495952" name="Picture">
+                        <wp:docPr id="1092913623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021495952" name="Picture"/>
+                                <pic:cNvPr id="1092913623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262546708" name="Picture">
+                  <wp:docPr id="1637775421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262546708" name="Picture"/>
+                          <pic:cNvPr id="1637775421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334698642" name="Picture">
+                  <wp:docPr id="1250614262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334698642" name="Picture"/>
+                          <pic:cNvPr id="1250614262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487889886" name="Picture">
+                  <wp:docPr id="2093892672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487889886" name="Picture"/>
+                          <pic:cNvPr id="2093892672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106905636" name="Picture">
+                  <wp:docPr id="582706970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106905636" name="Picture"/>
+                          <pic:cNvPr id="582706970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698687693" name="Picture">
+                  <wp:docPr id="1310521481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698687693" name="Picture"/>
+                          <pic:cNvPr id="1310521481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010351440" name="Picture">
+                        <wp:docPr id="144032851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010351440" name="Picture"/>
+                                <pic:cNvPr id="144032851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440819655" name="Picture">
+                        <wp:docPr id="1388856810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440819655" name="Picture"/>
+                                <pic:cNvPr id="1388856810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617823605" name="Picture">
+                        <wp:docPr id="393403298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617823605" name="Picture"/>
+                                <pic:cNvPr id="393403298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002258207" name="Picture">
+                        <wp:docPr id="84556967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002258207" name="Picture"/>
+                                <pic:cNvPr id="84556967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742125415" name="Picture">
+                        <wp:docPr id="347185361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742125415" name="Picture"/>
+                                <pic:cNvPr id="347185361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836758086" name="Picture">
+                        <wp:docPr id="1496951923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836758086" name="Picture"/>
+                                <pic:cNvPr id="1496951923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386789769" name="Picture">
+                        <wp:docPr id="1811984006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386789769" name="Picture"/>
+                                <pic:cNvPr id="1811984006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590658666" name="Picture">
+                        <wp:docPr id="1460829479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590658666" name="Picture"/>
+                                <pic:cNvPr id="1460829479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673464694" name="Picture">
+                        <wp:docPr id="460256593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673464694" name="Picture"/>
+                                <pic:cNvPr id="460256593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181415971" name="Picture">
+                        <wp:docPr id="43288081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181415971" name="Picture"/>
+                                <pic:cNvPr id="43288081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62552726" name="Picture">
+                        <wp:docPr id="817591066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62552726" name="Picture"/>
+                                <pic:cNvPr id="817591066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091679209" name="Picture">
+                        <wp:docPr id="1915357156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091679209" name="Picture"/>
+                                <pic:cNvPr id="1915357156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978742780" name="Picture">
+                        <wp:docPr id="1450321694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978742780" name="Picture"/>
+                                <pic:cNvPr id="1450321694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731091087" name="Picture">
+                        <wp:docPr id="1680341443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731091087" name="Picture"/>
+                                <pic:cNvPr id="1680341443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469284534" name="Picture">
+                        <wp:docPr id="366321518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469284534" name="Picture"/>
+                                <pic:cNvPr id="366321518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671794769" name="Picture">
+                  <wp:docPr id="1044438714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671794769" name="Picture"/>
+                          <pic:cNvPr id="1044438714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486029468" name="Picture">
+                  <wp:docPr id="1056438931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486029468" name="Picture"/>
+                          <pic:cNvPr id="1056438931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789326814" name="Picture">
+                  <wp:docPr id="506909397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789326814" name="Picture"/>
+                          <pic:cNvPr id="506909397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717296154" name="Picture">
+                  <wp:docPr id="324313392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717296154" name="Picture"/>
+                          <pic:cNvPr id="324313392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198088385" name="Picture">
+                  <wp:docPr id="150492300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198088385" name="Picture"/>
+                          <pic:cNvPr id="150492300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123461871" name="Picture">
+                  <wp:docPr id="1522334703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123461871" name="Picture"/>
+                          <pic:cNvPr id="1522334703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147376968" name="Picture">
+                        <wp:docPr id="2092975874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147376968" name="Picture"/>
+                                <pic:cNvPr id="2092975874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680915024" name="Picture">
+                  <wp:docPr id="913446955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680915024" name="Picture"/>
+                          <pic:cNvPr id="913446955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789695594" name="Picture">
+                  <wp:docPr id="1367033704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789695594" name="Picture"/>
+                          <pic:cNvPr id="1367033704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640874059" name="Picture">
+                  <wp:docPr id="805171730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640874059" name="Picture"/>
+                          <pic:cNvPr id="805171730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936248531" name="Picture">
+                  <wp:docPr id="1616164001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936248531" name="Picture"/>
+                          <pic:cNvPr id="1616164001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549472881" name="Picture">
+                  <wp:docPr id="1955993732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549472881" name="Picture"/>
+                          <pic:cNvPr id="1955993732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782858473" name="Picture">
+                  <wp:docPr id="736637557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782858473" name="Picture"/>
+                          <pic:cNvPr id="736637557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086098002" name="Picture">
+                        <wp:docPr id="650447017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086098002" name="Picture"/>
+                                <pic:cNvPr id="650447017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624413852" name="Picture">
+                  <wp:docPr id="1280634270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624413852" name="Picture"/>
+                          <pic:cNvPr id="1280634270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754513855" name="Picture">
+                  <wp:docPr id="1310157642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754513855" name="Picture"/>
+                          <pic:cNvPr id="1310157642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630903917" name="Picture">
+                  <wp:docPr id="137557094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630903917" name="Picture"/>
+                          <pic:cNvPr id="137557094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180948541" name="Picture">
+                  <wp:docPr id="1613680806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180948541" name="Picture"/>
+                          <pic:cNvPr id="1613680806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873782718" name="Picture">
+                  <wp:docPr id="411333725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873782718" name="Picture"/>
+                          <pic:cNvPr id="411333725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068475309" name="Picture">
+                  <wp:docPr id="1321712650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068475309" name="Picture"/>
+                          <pic:cNvPr id="1321712650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672457654" name="Picture">
+                        <wp:docPr id="1555791358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672457654" name="Picture"/>
+                                <pic:cNvPr id="1555791358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784975314" name="Picture">
+                  <wp:docPr id="804240783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784975314" name="Picture"/>
+                          <pic:cNvPr id="804240783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688762477" name="Picture">
+                  <wp:docPr id="182980086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688762477" name="Picture"/>
+                          <pic:cNvPr id="182980086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999722720" name="Picture">
+                  <wp:docPr id="433695336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999722720" name="Picture"/>
+                          <pic:cNvPr id="433695336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616886418" name="Picture">
+                  <wp:docPr id="521049906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616886418" name="Picture"/>
+                          <pic:cNvPr id="521049906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089647732" name="Picture">
+                  <wp:docPr id="697447783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089647732" name="Picture"/>
+                          <pic:cNvPr id="697447783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188400474" name="Picture">
+                  <wp:docPr id="1325917944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188400474" name="Picture"/>
+                          <pic:cNvPr id="1325917944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502333223" name="Picture">
+                        <wp:docPr id="677227444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502333223" name="Picture"/>
+                                <pic:cNvPr id="677227444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998921374" name="Picture">
+                  <wp:docPr id="1478338657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998921374" name="Picture"/>
+                          <pic:cNvPr id="1478338657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785632330" name="Picture">
+                  <wp:docPr id="427926875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785632330" name="Picture"/>
+                          <pic:cNvPr id="427926875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842952367" name="Picture">
+                  <wp:docPr id="806748177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842952367" name="Picture"/>
+                          <pic:cNvPr id="806748177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840457315" name="Picture">
+                  <wp:docPr id="969080492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840457315" name="Picture"/>
+                          <pic:cNvPr id="969080492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352679177" name="Picture">
+                  <wp:docPr id="177278461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352679177" name="Picture"/>
+                          <pic:cNvPr id="177278461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553631607" name="Picture">
+                  <wp:docPr id="1700593954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553631607" name="Picture"/>
+                          <pic:cNvPr id="1700593954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510409564" name="Picture">
+                  <wp:docPr id="1738610321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510409564" name="Picture"/>
+                          <pic:cNvPr id="1738610321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899855628" name="Picture">
+                  <wp:docPr id="107242405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899855628" name="Picture"/>
+                          <pic:cNvPr id="107242405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476585426" name="Picture">
+                  <wp:docPr id="1914226581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476585426" name="Picture"/>
+                          <pic:cNvPr id="1914226581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>