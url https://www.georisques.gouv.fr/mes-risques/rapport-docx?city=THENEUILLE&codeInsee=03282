--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411195374" name="Picture">
+                  <wp:docPr id="1387033863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411195374" name="Picture"/>
+                          <pic:cNvPr id="1387033863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603259001" name="Picture">
+                  <wp:docPr id="40353572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603259001" name="Picture"/>
+                          <pic:cNvPr id="40353572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005146865" name="Picture">
+                        <wp:docPr id="558645794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005146865" name="Picture"/>
+                                <pic:cNvPr id="558645794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5364884" name="Picture">
+                  <wp:docPr id="1685068267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5364884" name="Picture"/>
+                          <pic:cNvPr id="1685068267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769112314" name="Picture">
+                  <wp:docPr id="652581664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769112314" name="Picture"/>
+                          <pic:cNvPr id="652581664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575253965" name="Picture">
+                  <wp:docPr id="334698408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575253965" name="Picture"/>
+                          <pic:cNvPr id="334698408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489027146" name="Picture">
+                  <wp:docPr id="1018669872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489027146" name="Picture"/>
+                          <pic:cNvPr id="1018669872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72274923" name="Picture">
+                  <wp:docPr id="1381485154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72274923" name="Picture"/>
+                          <pic:cNvPr id="1381485154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325731151" name="Picture">
+                        <wp:docPr id="201808340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325731151" name="Picture"/>
+                                <pic:cNvPr id="201808340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336665307" name="Picture">
+                        <wp:docPr id="1807011324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336665307" name="Picture"/>
+                                <pic:cNvPr id="1807011324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533996018" name="Picture">
+                        <wp:docPr id="1296464294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533996018" name="Picture"/>
+                                <pic:cNvPr id="1296464294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553586735" name="Picture">
+                        <wp:docPr id="1519686296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553586735" name="Picture"/>
+                                <pic:cNvPr id="1519686296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036297975" name="Picture">
+                        <wp:docPr id="1182567138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036297975" name="Picture"/>
+                                <pic:cNvPr id="1182567138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935825698" name="Picture">
+                        <wp:docPr id="739582572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935825698" name="Picture"/>
+                                <pic:cNvPr id="739582572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39698640" name="Picture">
+                        <wp:docPr id="317987705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39698640" name="Picture"/>
+                                <pic:cNvPr id="317987705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183631969" name="Picture">
+                        <wp:docPr id="1649381633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183631969" name="Picture"/>
+                                <pic:cNvPr id="1649381633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588056788" name="Picture">
+                        <wp:docPr id="780974182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588056788" name="Picture"/>
+                                <pic:cNvPr id="780974182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973499307" name="Picture">
+                        <wp:docPr id="165603818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973499307" name="Picture"/>
+                                <pic:cNvPr id="165603818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343388711" name="Picture">
+                        <wp:docPr id="1881314478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343388711" name="Picture"/>
+                                <pic:cNvPr id="1881314478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034446285" name="Picture">
+                        <wp:docPr id="257997767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034446285" name="Picture"/>
+                                <pic:cNvPr id="257997767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882311994" name="Picture">
+                        <wp:docPr id="2072682826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882311994" name="Picture"/>
+                                <pic:cNvPr id="2072682826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014227703" name="Picture">
+                        <wp:docPr id="1539473054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014227703" name="Picture"/>
+                                <pic:cNvPr id="1539473054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069974220" name="Picture">
+                        <wp:docPr id="1819585089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069974220" name="Picture"/>
+                                <pic:cNvPr id="1819585089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583999938" name="Picture">
+                  <wp:docPr id="269099868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583999938" name="Picture"/>
+                          <pic:cNvPr id="269099868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468649926" name="Picture">
+                  <wp:docPr id="502569042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468649926" name="Picture"/>
+                          <pic:cNvPr id="502569042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504807802" name="Picture">
+                  <wp:docPr id="324354124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504807802" name="Picture"/>
+                          <pic:cNvPr id="324354124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995470447" name="Picture">
+                  <wp:docPr id="229599811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995470447" name="Picture"/>
+                          <pic:cNvPr id="229599811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984112361" name="Picture">
+                  <wp:docPr id="964464012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984112361" name="Picture"/>
+                          <pic:cNvPr id="964464012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541575315" name="Picture">
+                  <wp:docPr id="897870877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541575315" name="Picture"/>
+                          <pic:cNvPr id="897870877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577345976" name="Picture">
+                        <wp:docPr id="1957131263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577345976" name="Picture"/>
+                                <pic:cNvPr id="1957131263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454635204" name="Picture">
+                  <wp:docPr id="1898430112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454635204" name="Picture"/>
+                          <pic:cNvPr id="1898430112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795696149" name="Picture">
+                  <wp:docPr id="996079395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795696149" name="Picture"/>
+                          <pic:cNvPr id="996079395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88266389" name="Picture">
+                  <wp:docPr id="1948865340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88266389" name="Picture"/>
+                          <pic:cNvPr id="1948865340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710663611" name="Picture">
+                  <wp:docPr id="149867348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710663611" name="Picture"/>
+                          <pic:cNvPr id="149867348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853820387" name="Picture">
+                  <wp:docPr id="805346451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853820387" name="Picture"/>
+                          <pic:cNvPr id="805346451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506640632" name="Picture">
+                  <wp:docPr id="585369986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506640632" name="Picture"/>
+                          <pic:cNvPr id="585369986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504295362" name="Picture">
+                        <wp:docPr id="240064686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504295362" name="Picture"/>
+                                <pic:cNvPr id="240064686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733114383" name="Picture">
+                        <wp:docPr id="598219758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733114383" name="Picture"/>
+                                <pic:cNvPr id="598219758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007126154" name="Picture">
+                  <wp:docPr id="719256514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007126154" name="Picture"/>
+                          <pic:cNvPr id="719256514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264711157" name="Picture">
+                  <wp:docPr id="800945184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264711157" name="Picture"/>
+                          <pic:cNvPr id="800945184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515514749" name="Picture">
+                  <wp:docPr id="1768848503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515514749" name="Picture"/>
+                          <pic:cNvPr id="1768848503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414971828" name="Picture">
+                  <wp:docPr id="1713572578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414971828" name="Picture"/>
+                          <pic:cNvPr id="1713572578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876726364" name="Picture">
+                  <wp:docPr id="689690660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876726364" name="Picture"/>
+                          <pic:cNvPr id="689690660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186406272" name="Picture">
+                  <wp:docPr id="1673969302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186406272" name="Picture"/>
+                          <pic:cNvPr id="1673969302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248151089" name="Picture">
+                        <wp:docPr id="857649635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248151089" name="Picture"/>
+                                <pic:cNvPr id="857649635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742857474" name="Picture">
+                  <wp:docPr id="769191301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742857474" name="Picture"/>
+                          <pic:cNvPr id="769191301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773775983" name="Picture">
+                  <wp:docPr id="493838394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773775983" name="Picture"/>
+                          <pic:cNvPr id="493838394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886013597" name="Picture">
+                  <wp:docPr id="1530416093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886013597" name="Picture"/>
+                          <pic:cNvPr id="1530416093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303269572" name="Picture">
+                  <wp:docPr id="1280694449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303269572" name="Picture"/>
+                          <pic:cNvPr id="1280694449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306363205" name="Picture">
+                  <wp:docPr id="32525383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306363205" name="Picture"/>
+                          <pic:cNvPr id="32525383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152838254" name="Picture">
+                  <wp:docPr id="239927253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152838254" name="Picture"/>
+                          <pic:cNvPr id="239927253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744651388" name="Picture">
+                        <wp:docPr id="157395701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744651388" name="Picture"/>
+                                <pic:cNvPr id="157395701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238048701" name="Picture">
+                  <wp:docPr id="436915160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238048701" name="Picture"/>
+                          <pic:cNvPr id="436915160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826175389" name="Picture">
+                  <wp:docPr id="507051118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826175389" name="Picture"/>
+                          <pic:cNvPr id="507051118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312107918" name="Picture">
+                  <wp:docPr id="742564196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312107918" name="Picture"/>
+                          <pic:cNvPr id="742564196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345064816" name="Picture">
+                  <wp:docPr id="1629058432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345064816" name="Picture"/>
+                          <pic:cNvPr id="1629058432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708506185" name="Picture">
+                  <wp:docPr id="695635250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708506185" name="Picture"/>
+                          <pic:cNvPr id="695635250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143595831" name="Picture">
+                  <wp:docPr id="802037335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143595831" name="Picture"/>
+                          <pic:cNvPr id="802037335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927951897" name="Picture">
+                  <wp:docPr id="713501188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927951897" name="Picture"/>
+                          <pic:cNvPr id="713501188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230633781" name="Picture">
+                  <wp:docPr id="1782509879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230633781" name="Picture"/>
+                          <pic:cNvPr id="1782509879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176146948" name="Picture">
+                  <wp:docPr id="80991140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176146948" name="Picture"/>
+                          <pic:cNvPr id="80991140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>