--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974114836" name="Picture">
+                  <wp:docPr id="1920222829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974114836" name="Picture"/>
+                          <pic:cNvPr id="1920222829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761532966" name="Picture">
+                  <wp:docPr id="1213559016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761532966" name="Picture"/>
+                          <pic:cNvPr id="1213559016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544226608" name="Picture">
+                        <wp:docPr id="99969144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544226608" name="Picture"/>
+                                <pic:cNvPr id="99969144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400442750" name="Picture">
+                  <wp:docPr id="1635407508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400442750" name="Picture"/>
+                          <pic:cNvPr id="1635407508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131960609" name="Picture">
+                  <wp:docPr id="730245450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131960609" name="Picture"/>
+                          <pic:cNvPr id="730245450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908106427" name="Picture">
+                  <wp:docPr id="1880060167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908106427" name="Picture"/>
+                          <pic:cNvPr id="1880060167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804790931" name="Picture">
+                  <wp:docPr id="754666308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804790931" name="Picture"/>
+                          <pic:cNvPr id="754666308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883733535" name="Picture">
+                  <wp:docPr id="1670435983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883733535" name="Picture"/>
+                          <pic:cNvPr id="1670435983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642666647" name="Picture">
+                        <wp:docPr id="596083358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642666647" name="Picture"/>
+                                <pic:cNvPr id="596083358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247918492" name="Picture">
+                        <wp:docPr id="379519328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247918492" name="Picture"/>
+                                <pic:cNvPr id="379519328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26464153" name="Picture">
+                        <wp:docPr id="828499281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26464153" name="Picture"/>
+                                <pic:cNvPr id="828499281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012503177" name="Picture">
+                        <wp:docPr id="857593684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012503177" name="Picture"/>
+                                <pic:cNvPr id="857593684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497471849" name="Picture">
+                        <wp:docPr id="659576216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497471849" name="Picture"/>
+                                <pic:cNvPr id="659576216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613116827" name="Picture">
+                        <wp:docPr id="60641953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613116827" name="Picture"/>
+                                <pic:cNvPr id="60641953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156178391" name="Picture">
+                        <wp:docPr id="994335495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156178391" name="Picture"/>
+                                <pic:cNvPr id="994335495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652250167" name="Picture">
+                        <wp:docPr id="219697626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652250167" name="Picture"/>
+                                <pic:cNvPr id="219697626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484886339" name="Picture">
+                        <wp:docPr id="2104697987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484886339" name="Picture"/>
+                                <pic:cNvPr id="2104697987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490688418" name="Picture">
+                        <wp:docPr id="399097945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490688418" name="Picture"/>
+                                <pic:cNvPr id="399097945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196631342" name="Picture">
+                        <wp:docPr id="1876579625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196631342" name="Picture"/>
+                                <pic:cNvPr id="1876579625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690188984" name="Picture">
+                        <wp:docPr id="59443879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690188984" name="Picture"/>
+                                <pic:cNvPr id="59443879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132674985" name="Picture">
+                        <wp:docPr id="1006149492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132674985" name="Picture"/>
+                                <pic:cNvPr id="1006149492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709479342" name="Picture">
+                        <wp:docPr id="643552824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709479342" name="Picture"/>
+                                <pic:cNvPr id="643552824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880590735" name="Picture">
+                        <wp:docPr id="1957240473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880590735" name="Picture"/>
+                                <pic:cNvPr id="1957240473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808710576" name="Picture">
+                  <wp:docPr id="1256446384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808710576" name="Picture"/>
+                          <pic:cNvPr id="1256446384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26922418" name="Picture">
+                  <wp:docPr id="1787197981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26922418" name="Picture"/>
+                          <pic:cNvPr id="1787197981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271077065" name="Picture">
+                  <wp:docPr id="1124953300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271077065" name="Picture"/>
+                          <pic:cNvPr id="1124953300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342057087" name="Picture">
+                  <wp:docPr id="666941463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342057087" name="Picture"/>
+                          <pic:cNvPr id="666941463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986453536" name="Picture">
+                  <wp:docPr id="273145632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986453536" name="Picture"/>
+                          <pic:cNvPr id="273145632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338542269" name="Picture">
+                  <wp:docPr id="1982625220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338542269" name="Picture"/>
+                          <pic:cNvPr id="1982625220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406351552" name="Picture">
+                        <wp:docPr id="87827771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406351552" name="Picture"/>
+                                <pic:cNvPr id="87827771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837660464" name="Picture">
+                  <wp:docPr id="775027453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837660464" name="Picture"/>
+                          <pic:cNvPr id="775027453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612985714" name="Picture">
+                  <wp:docPr id="430412951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612985714" name="Picture"/>
+                          <pic:cNvPr id="430412951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140954445" name="Picture">
+                  <wp:docPr id="2111209317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140954445" name="Picture"/>
+                          <pic:cNvPr id="2111209317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725184448" name="Picture">
+                  <wp:docPr id="2060567370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725184448" name="Picture"/>
+                          <pic:cNvPr id="2060567370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261271220" name="Picture">
+                  <wp:docPr id="1663690938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261271220" name="Picture"/>
+                          <pic:cNvPr id="1663690938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869923961" name="Picture">
+                  <wp:docPr id="1236404337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869923961" name="Picture"/>
+                          <pic:cNvPr id="1236404337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460634927" name="Picture">
+                        <wp:docPr id="447955118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460634927" name="Picture"/>
+                                <pic:cNvPr id="447955118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028525799" name="Picture">
+                        <wp:docPr id="200177728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028525799" name="Picture"/>
+                                <pic:cNvPr id="200177728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182513430" name="Picture">
+                  <wp:docPr id="198770595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182513430" name="Picture"/>
+                          <pic:cNvPr id="198770595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981704888" name="Picture">
+                  <wp:docPr id="1444098230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981704888" name="Picture"/>
+                          <pic:cNvPr id="1444098230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288991424" name="Picture">
+                  <wp:docPr id="1880882588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288991424" name="Picture"/>
+                          <pic:cNvPr id="1880882588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594117691" name="Picture">
+                  <wp:docPr id="1361078282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594117691" name="Picture"/>
+                          <pic:cNvPr id="1361078282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396893490" name="Picture">
+                  <wp:docPr id="1320768910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396893490" name="Picture"/>
+                          <pic:cNvPr id="1320768910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744977941" name="Picture">
+                  <wp:docPr id="72810911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744977941" name="Picture"/>
+                          <pic:cNvPr id="72810911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926516787" name="Picture">
+                        <wp:docPr id="2099983384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926516787" name="Picture"/>
+                                <pic:cNvPr id="2099983384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137143444" name="Picture">
+                  <wp:docPr id="1095539163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137143444" name="Picture"/>
+                          <pic:cNvPr id="1095539163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323156240" name="Picture">
+                  <wp:docPr id="1891011485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323156240" name="Picture"/>
+                          <pic:cNvPr id="1891011485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714988561" name="Picture">
+                  <wp:docPr id="1646419527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714988561" name="Picture"/>
+                          <pic:cNvPr id="1646419527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122538362" name="Picture">
+                  <wp:docPr id="2020175024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122538362" name="Picture"/>
+                          <pic:cNvPr id="2020175024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744768352" name="Picture">
+                  <wp:docPr id="964797991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744768352" name="Picture"/>
+                          <pic:cNvPr id="964797991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417752162" name="Picture">
+                  <wp:docPr id="1108792737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417752162" name="Picture"/>
+                          <pic:cNvPr id="1108792737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571449025" name="Picture">
+                        <wp:docPr id="1163004046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571449025" name="Picture"/>
+                                <pic:cNvPr id="1163004046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110298252" name="Picture">
+                  <wp:docPr id="751868230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110298252" name="Picture"/>
+                          <pic:cNvPr id="751868230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288653416" name="Picture">
+                  <wp:docPr id="2031350314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288653416" name="Picture"/>
+                          <pic:cNvPr id="2031350314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637765174" name="Picture">
+                  <wp:docPr id="593913078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637765174" name="Picture"/>
+                          <pic:cNvPr id="593913078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528572651" name="Picture">
+                  <wp:docPr id="973872966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528572651" name="Picture"/>
+                          <pic:cNvPr id="973872966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777470249" name="Picture">
+                  <wp:docPr id="704713774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777470249" name="Picture"/>
+                          <pic:cNvPr id="704713774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511948994" name="Picture">
+                  <wp:docPr id="1088394949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511948994" name="Picture"/>
+                          <pic:cNvPr id="1088394949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30541899" name="Picture">
+                  <wp:docPr id="513647767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30541899" name="Picture"/>
+                          <pic:cNvPr id="513647767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32137518" name="Picture">
+                  <wp:docPr id="473270289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32137518" name="Picture"/>
+                          <pic:cNvPr id="473270289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181540634" name="Picture">
+                  <wp:docPr id="925288176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181540634" name="Picture"/>
+                          <pic:cNvPr id="925288176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>