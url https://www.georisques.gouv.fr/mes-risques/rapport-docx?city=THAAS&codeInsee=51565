--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991055641" name="Picture">
+                  <wp:docPr id="1952602753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991055641" name="Picture"/>
+                          <pic:cNvPr id="1952602753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443225118" name="Picture">
+                  <wp:docPr id="1088087449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443225118" name="Picture"/>
+                          <pic:cNvPr id="1088087449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615601295" name="Picture">
+                        <wp:docPr id="1311370961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615601295" name="Picture"/>
+                                <pic:cNvPr id="1311370961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183543629" name="Picture">
+                  <wp:docPr id="1842381278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183543629" name="Picture"/>
+                          <pic:cNvPr id="1842381278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645162827" name="Picture">
+                  <wp:docPr id="801243038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645162827" name="Picture"/>
+                          <pic:cNvPr id="801243038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168453955" name="Picture">
+                  <wp:docPr id="1243588456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168453955" name="Picture"/>
+                          <pic:cNvPr id="1243588456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705981822" name="Picture">
+                  <wp:docPr id="665277978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705981822" name="Picture"/>
+                          <pic:cNvPr id="665277978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788255473" name="Picture">
+                  <wp:docPr id="505346094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788255473" name="Picture"/>
+                          <pic:cNvPr id="505346094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090406006" name="Picture">
+                        <wp:docPr id="2049037264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090406006" name="Picture"/>
+                                <pic:cNvPr id="2049037264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545105726" name="Picture">
+                        <wp:docPr id="305239503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545105726" name="Picture"/>
+                                <pic:cNvPr id="305239503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818991781" name="Picture">
+                        <wp:docPr id="181553907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818991781" name="Picture"/>
+                                <pic:cNvPr id="181553907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043335813" name="Picture">
+                        <wp:docPr id="123022143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043335813" name="Picture"/>
+                                <pic:cNvPr id="123022143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4894196" name="Picture">
+                        <wp:docPr id="303002686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4894196" name="Picture"/>
+                                <pic:cNvPr id="303002686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760936834" name="Picture">
+                        <wp:docPr id="575225211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760936834" name="Picture"/>
+                                <pic:cNvPr id="575225211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576884100" name="Picture">
+                        <wp:docPr id="211764111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576884100" name="Picture"/>
+                                <pic:cNvPr id="211764111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95680686" name="Picture">
+                        <wp:docPr id="822066549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95680686" name="Picture"/>
+                                <pic:cNvPr id="822066549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238610101" name="Picture">
+                        <wp:docPr id="859802703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238610101" name="Picture"/>
+                                <pic:cNvPr id="859802703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386350108" name="Picture">
+                        <wp:docPr id="1187633433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386350108" name="Picture"/>
+                                <pic:cNvPr id="1187633433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926149867" name="Picture">
+                        <wp:docPr id="203113524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926149867" name="Picture"/>
+                                <pic:cNvPr id="203113524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018514513" name="Picture">
+                        <wp:docPr id="2041363176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018514513" name="Picture"/>
+                                <pic:cNvPr id="2041363176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721753611" name="Picture">
+                        <wp:docPr id="743149921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721753611" name="Picture"/>
+                                <pic:cNvPr id="743149921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261380435" name="Picture">
+                        <wp:docPr id="1860452689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261380435" name="Picture"/>
+                                <pic:cNvPr id="1860452689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008409743" name="Picture">
+                        <wp:docPr id="377525921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008409743" name="Picture"/>
+                                <pic:cNvPr id="377525921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561658315" name="Picture">
+                  <wp:docPr id="2126238261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561658315" name="Picture"/>
+                          <pic:cNvPr id="2126238261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007823341" name="Picture">
+                  <wp:docPr id="1039958132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007823341" name="Picture"/>
+                          <pic:cNvPr id="1039958132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854484926" name="Picture">
+                  <wp:docPr id="695516326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854484926" name="Picture"/>
+                          <pic:cNvPr id="695516326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714561212" name="Picture">
+                  <wp:docPr id="628681869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714561212" name="Picture"/>
+                          <pic:cNvPr id="628681869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321892637" name="Picture">
+                  <wp:docPr id="194563723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321892637" name="Picture"/>
+                          <pic:cNvPr id="194563723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798558763" name="Picture">
+                  <wp:docPr id="515302363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798558763" name="Picture"/>
+                          <pic:cNvPr id="515302363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761576862" name="Picture">
+                        <wp:docPr id="1160361149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761576862" name="Picture"/>
+                                <pic:cNvPr id="1160361149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918786482" name="Picture">
+                  <wp:docPr id="1613831659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918786482" name="Picture"/>
+                          <pic:cNvPr id="1613831659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872237391" name="Picture">
+                  <wp:docPr id="1917099814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872237391" name="Picture"/>
+                          <pic:cNvPr id="1917099814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729678191" name="Picture">
+                  <wp:docPr id="2051031439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729678191" name="Picture"/>
+                          <pic:cNvPr id="2051031439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30256273" name="Picture">
+                  <wp:docPr id="1423501342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30256273" name="Picture"/>
+                          <pic:cNvPr id="1423501342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309246859" name="Picture">
+                  <wp:docPr id="1590695246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309246859" name="Picture"/>
+                          <pic:cNvPr id="1590695246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389826660" name="Picture">
+                  <wp:docPr id="564666868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389826660" name="Picture"/>
+                          <pic:cNvPr id="564666868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079772500" name="Picture">
+                        <wp:docPr id="855064767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079772500" name="Picture"/>
+                                <pic:cNvPr id="855064767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720530185" name="Picture">
+                  <wp:docPr id="1378906260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720530185" name="Picture"/>
+                          <pic:cNvPr id="1378906260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194304781" name="Picture">
+                  <wp:docPr id="1451274979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194304781" name="Picture"/>
+                          <pic:cNvPr id="1451274979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268402742" name="Picture">
+                  <wp:docPr id="506082199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268402742" name="Picture"/>
+                          <pic:cNvPr id="506082199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764375136" name="Picture">
+                  <wp:docPr id="1310711040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764375136" name="Picture"/>
+                          <pic:cNvPr id="1310711040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263773524" name="Picture">
+                  <wp:docPr id="656468693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263773524" name="Picture"/>
+                          <pic:cNvPr id="656468693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153747675" name="Picture">
+                  <wp:docPr id="327033258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153747675" name="Picture"/>
+                          <pic:cNvPr id="327033258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082326864" name="Picture">
+                        <wp:docPr id="407192812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082326864" name="Picture"/>
+                                <pic:cNvPr id="407192812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627581648" name="Picture">
+                  <wp:docPr id="2060731711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627581648" name="Picture"/>
+                          <pic:cNvPr id="2060731711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374968279" name="Picture">
+                  <wp:docPr id="154521520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374968279" name="Picture"/>
+                          <pic:cNvPr id="154521520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136457455" name="Picture">
+                  <wp:docPr id="483011044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136457455" name="Picture"/>
+                          <pic:cNvPr id="483011044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926151140" name="Picture">
+                  <wp:docPr id="1629134585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926151140" name="Picture"/>
+                          <pic:cNvPr id="1629134585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604108588" name="Picture">
+                  <wp:docPr id="1737667038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604108588" name="Picture"/>
+                          <pic:cNvPr id="1737667038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339549507" name="Picture">
+                  <wp:docPr id="846388583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339549507" name="Picture"/>
+                          <pic:cNvPr id="846388583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452443655" name="Picture">
+                        <wp:docPr id="1852235721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452443655" name="Picture"/>
+                                <pic:cNvPr id="1852235721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36397,57 +36397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240578030" name="Picture">
+                  <wp:docPr id="1859561548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240578030" name="Picture"/>
+                          <pic:cNvPr id="1859561548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36486,57 +36486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906842524" name="Picture">
+                  <wp:docPr id="721554064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906842524" name="Picture"/>
+                          <pic:cNvPr id="721554064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37130,57 +37130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948071402" name="Picture">
+                  <wp:docPr id="1942093998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948071402" name="Picture"/>
+                          <pic:cNvPr id="1942093998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38188,57 +38188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815221488" name="Picture">
+                  <wp:docPr id="1736215413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815221488" name="Picture"/>
+                          <pic:cNvPr id="1736215413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40463,57 +40463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859314121" name="Picture">
+                        <wp:docPr id="13288365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859314121" name="Picture"/>
+                                <pic:cNvPr id="13288365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41758,57 +41758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648920082" name="Picture">
+                  <wp:docPr id="481910954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648920082" name="Picture"/>
+                          <pic:cNvPr id="481910954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41829,57 +41829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014710189" name="Picture">
+                  <wp:docPr id="1286454783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014710189" name="Picture"/>
+                          <pic:cNvPr id="1286454783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42243,57 +42243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064966879" name="Picture">
+                  <wp:docPr id="956989723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064966879" name="Picture"/>
+                          <pic:cNvPr id="956989723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>