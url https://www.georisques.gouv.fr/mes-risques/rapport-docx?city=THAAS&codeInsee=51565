--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952602753" name="Picture">
+                  <wp:docPr id="622383021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952602753" name="Picture"/>
+                          <pic:cNvPr id="622383021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088087449" name="Picture">
+                  <wp:docPr id="2082370904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088087449" name="Picture"/>
+                          <pic:cNvPr id="2082370904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311370961" name="Picture">
+                        <wp:docPr id="1171993540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311370961" name="Picture"/>
+                                <pic:cNvPr id="1171993540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842381278" name="Picture">
+                  <wp:docPr id="1205919231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842381278" name="Picture"/>
+                          <pic:cNvPr id="1205919231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801243038" name="Picture">
+                  <wp:docPr id="535844442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801243038" name="Picture"/>
+                          <pic:cNvPr id="535844442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243588456" name="Picture">
+                  <wp:docPr id="1987676496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243588456" name="Picture"/>
+                          <pic:cNvPr id="1987676496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665277978" name="Picture">
+                  <wp:docPr id="162126157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665277978" name="Picture"/>
+                          <pic:cNvPr id="162126157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505346094" name="Picture">
+                  <wp:docPr id="1033172322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505346094" name="Picture"/>
+                          <pic:cNvPr id="1033172322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049037264" name="Picture">
+                        <wp:docPr id="1139377505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049037264" name="Picture"/>
+                                <pic:cNvPr id="1139377505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305239503" name="Picture">
+                        <wp:docPr id="1667137896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305239503" name="Picture"/>
+                                <pic:cNvPr id="1667137896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181553907" name="Picture">
+                        <wp:docPr id="856414119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181553907" name="Picture"/>
+                                <pic:cNvPr id="856414119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123022143" name="Picture">
+                        <wp:docPr id="99344642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123022143" name="Picture"/>
+                                <pic:cNvPr id="99344642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303002686" name="Picture">
+                        <wp:docPr id="726917040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303002686" name="Picture"/>
+                                <pic:cNvPr id="726917040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575225211" name="Picture">
+                        <wp:docPr id="2046601660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575225211" name="Picture"/>
+                                <pic:cNvPr id="2046601660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211764111" name="Picture">
+                        <wp:docPr id="1921855086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211764111" name="Picture"/>
+                                <pic:cNvPr id="1921855086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822066549" name="Picture">
+                        <wp:docPr id="687591840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822066549" name="Picture"/>
+                                <pic:cNvPr id="687591840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859802703" name="Picture">
+                        <wp:docPr id="379939103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859802703" name="Picture"/>
+                                <pic:cNvPr id="379939103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187633433" name="Picture">
+                        <wp:docPr id="2079419380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187633433" name="Picture"/>
+                                <pic:cNvPr id="2079419380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203113524" name="Picture">
+                        <wp:docPr id="1394228688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203113524" name="Picture"/>
+                                <pic:cNvPr id="1394228688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041363176" name="Picture">
+                        <wp:docPr id="458339071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041363176" name="Picture"/>
+                                <pic:cNvPr id="458339071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743149921" name="Picture">
+                        <wp:docPr id="760627323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743149921" name="Picture"/>
+                                <pic:cNvPr id="760627323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860452689" name="Picture">
+                        <wp:docPr id="827433367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860452689" name="Picture"/>
+                                <pic:cNvPr id="827433367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377525921" name="Picture">
+                        <wp:docPr id="984915737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377525921" name="Picture"/>
+                                <pic:cNvPr id="984915737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126238261" name="Picture">
+                  <wp:docPr id="1686025621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126238261" name="Picture"/>
+                          <pic:cNvPr id="1686025621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039958132" name="Picture">
+                  <wp:docPr id="1905744984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039958132" name="Picture"/>
+                          <pic:cNvPr id="1905744984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695516326" name="Picture">
+                  <wp:docPr id="914915011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695516326" name="Picture"/>
+                          <pic:cNvPr id="914915011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628681869" name="Picture">
+                  <wp:docPr id="287784028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628681869" name="Picture"/>
+                          <pic:cNvPr id="287784028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194563723" name="Picture">
+                  <wp:docPr id="1126702010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194563723" name="Picture"/>
+                          <pic:cNvPr id="1126702010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515302363" name="Picture">
+                  <wp:docPr id="1893521314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515302363" name="Picture"/>
+                          <pic:cNvPr id="1893521314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160361149" name="Picture">
+                        <wp:docPr id="853874565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160361149" name="Picture"/>
+                                <pic:cNvPr id="853874565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613831659" name="Picture">
+                  <wp:docPr id="424311190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613831659" name="Picture"/>
+                          <pic:cNvPr id="424311190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917099814" name="Picture">
+                  <wp:docPr id="922838026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917099814" name="Picture"/>
+                          <pic:cNvPr id="922838026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051031439" name="Picture">
+                  <wp:docPr id="759305296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051031439" name="Picture"/>
+                          <pic:cNvPr id="759305296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423501342" name="Picture">
+                  <wp:docPr id="879292762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423501342" name="Picture"/>
+                          <pic:cNvPr id="879292762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590695246" name="Picture">
+                  <wp:docPr id="1082545083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590695246" name="Picture"/>
+                          <pic:cNvPr id="1082545083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564666868" name="Picture">
+                  <wp:docPr id="1212264115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564666868" name="Picture"/>
+                          <pic:cNvPr id="1212264115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855064767" name="Picture">
+                        <wp:docPr id="1854687282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855064767" name="Picture"/>
+                                <pic:cNvPr id="1854687282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378906260" name="Picture">
+                  <wp:docPr id="738023270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378906260" name="Picture"/>
+                          <pic:cNvPr id="738023270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451274979" name="Picture">
+                  <wp:docPr id="388876316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451274979" name="Picture"/>
+                          <pic:cNvPr id="388876316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506082199" name="Picture">
+                  <wp:docPr id="193898619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506082199" name="Picture"/>
+                          <pic:cNvPr id="193898619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310711040" name="Picture">
+                  <wp:docPr id="993916532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310711040" name="Picture"/>
+                          <pic:cNvPr id="993916532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656468693" name="Picture">
+                  <wp:docPr id="1519962428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656468693" name="Picture"/>
+                          <pic:cNvPr id="1519962428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327033258" name="Picture">
+                  <wp:docPr id="1118429440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327033258" name="Picture"/>
+                          <pic:cNvPr id="1118429440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407192812" name="Picture">
+                        <wp:docPr id="2105474019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407192812" name="Picture"/>
+                                <pic:cNvPr id="2105474019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060731711" name="Picture">
+                  <wp:docPr id="1892857005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060731711" name="Picture"/>
+                          <pic:cNvPr id="1892857005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154521520" name="Picture">
+                  <wp:docPr id="239224294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154521520" name="Picture"/>
+                          <pic:cNvPr id="239224294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483011044" name="Picture">
+                  <wp:docPr id="494836733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483011044" name="Picture"/>
+                          <pic:cNvPr id="494836733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629134585" name="Picture">
+                  <wp:docPr id="1052829629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629134585" name="Picture"/>
+                          <pic:cNvPr id="1052829629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737667038" name="Picture">
+                  <wp:docPr id="1481483368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737667038" name="Picture"/>
+                          <pic:cNvPr id="1481483368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846388583" name="Picture">
+                  <wp:docPr id="597995813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846388583" name="Picture"/>
+                          <pic:cNvPr id="597995813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852235721" name="Picture">
+                        <wp:docPr id="2050232250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852235721" name="Picture"/>
+                                <pic:cNvPr id="2050232250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36397,57 +36397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859561548" name="Picture">
+                  <wp:docPr id="326200777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859561548" name="Picture"/>
+                          <pic:cNvPr id="326200777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36486,57 +36486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721554064" name="Picture">
+                  <wp:docPr id="916392716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721554064" name="Picture"/>
+                          <pic:cNvPr id="916392716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37130,57 +37130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942093998" name="Picture">
+                  <wp:docPr id="1821150138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942093998" name="Picture"/>
+                          <pic:cNvPr id="1821150138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38188,57 +38188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736215413" name="Picture">
+                  <wp:docPr id="862427074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736215413" name="Picture"/>
+                          <pic:cNvPr id="862427074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40463,57 +40463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13288365" name="Picture">
+                        <wp:docPr id="1451901188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13288365" name="Picture"/>
+                                <pic:cNvPr id="1451901188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41758,57 +41758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481910954" name="Picture">
+                  <wp:docPr id="156358475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481910954" name="Picture"/>
+                          <pic:cNvPr id="156358475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41829,57 +41829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286454783" name="Picture">
+                  <wp:docPr id="1164228402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286454783" name="Picture"/>
+                          <pic:cNvPr id="1164228402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42243,57 +42243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956989723" name="Picture">
+                  <wp:docPr id="2090996768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956989723" name="Picture"/>
+                          <pic:cNvPr id="2090996768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>