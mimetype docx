--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793644958" name="Picture">
+                  <wp:docPr id="1549459941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793644958" name="Picture"/>
+                          <pic:cNvPr id="1549459941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123101671" name="Picture">
+                  <wp:docPr id="121296185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123101671" name="Picture"/>
+                          <pic:cNvPr id="121296185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454899496" name="Picture">
+                        <wp:docPr id="925654593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454899496" name="Picture"/>
+                                <pic:cNvPr id="925654593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144439116" name="Picture">
+                  <wp:docPr id="1657250208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144439116" name="Picture"/>
+                          <pic:cNvPr id="1657250208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920893208" name="Picture">
+                  <wp:docPr id="1748219182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920893208" name="Picture"/>
+                          <pic:cNvPr id="1748219182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126733726" name="Picture">
+                  <wp:docPr id="428977393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126733726" name="Picture"/>
+                          <pic:cNvPr id="428977393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485695342" name="Picture">
+                  <wp:docPr id="1534069490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485695342" name="Picture"/>
+                          <pic:cNvPr id="1534069490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609418485" name="Picture">
+                  <wp:docPr id="1633425970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609418485" name="Picture"/>
+                          <pic:cNvPr id="1633425970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875859673" name="Picture">
+                        <wp:docPr id="1358857306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875859673" name="Picture"/>
+                                <pic:cNvPr id="1358857306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777864993" name="Picture">
+                        <wp:docPr id="1494107717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777864993" name="Picture"/>
+                                <pic:cNvPr id="1494107717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892666093" name="Picture">
+                        <wp:docPr id="1302970663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892666093" name="Picture"/>
+                                <pic:cNvPr id="1302970663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629910484" name="Picture">
+                        <wp:docPr id="2044847495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629910484" name="Picture"/>
+                                <pic:cNvPr id="2044847495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759374003" name="Picture">
+                        <wp:docPr id="126390918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759374003" name="Picture"/>
+                                <pic:cNvPr id="126390918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601334517" name="Picture">
+                        <wp:docPr id="782269910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601334517" name="Picture"/>
+                                <pic:cNvPr id="782269910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938860523" name="Picture">
+                        <wp:docPr id="880154443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938860523" name="Picture"/>
+                                <pic:cNvPr id="880154443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320696497" name="Picture">
+                        <wp:docPr id="174256600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320696497" name="Picture"/>
+                                <pic:cNvPr id="174256600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112121782" name="Picture">
+                        <wp:docPr id="1884703999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112121782" name="Picture"/>
+                                <pic:cNvPr id="1884703999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543954900" name="Picture">
+                        <wp:docPr id="1863358944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543954900" name="Picture"/>
+                                <pic:cNvPr id="1863358944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400619429" name="Picture">
+                        <wp:docPr id="709477967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400619429" name="Picture"/>
+                                <pic:cNvPr id="709477967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312416614" name="Picture">
+                        <wp:docPr id="1702489670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312416614" name="Picture"/>
+                                <pic:cNvPr id="1702489670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201548405" name="Picture">
+                        <wp:docPr id="1361805256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201548405" name="Picture"/>
+                                <pic:cNvPr id="1361805256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153073450" name="Picture">
+                        <wp:docPr id="257740557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153073450" name="Picture"/>
+                                <pic:cNvPr id="257740557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748050976" name="Picture">
+                        <wp:docPr id="1142439181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748050976" name="Picture"/>
+                                <pic:cNvPr id="1142439181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668672452" name="Picture">
+                  <wp:docPr id="829862919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668672452" name="Picture"/>
+                          <pic:cNvPr id="829862919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036870362" name="Picture">
+                  <wp:docPr id="1877487856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036870362" name="Picture"/>
+                          <pic:cNvPr id="1877487856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355373393" name="Picture">
+                  <wp:docPr id="165990680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355373393" name="Picture"/>
+                          <pic:cNvPr id="165990680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313833101" name="Picture">
+                  <wp:docPr id="99499824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313833101" name="Picture"/>
+                          <pic:cNvPr id="99499824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320669933" name="Picture">
+                  <wp:docPr id="456509793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320669933" name="Picture"/>
+                          <pic:cNvPr id="456509793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884446445" name="Picture">
+                  <wp:docPr id="1849245220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884446445" name="Picture"/>
+                          <pic:cNvPr id="1849245220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689838339" name="Picture">
+                        <wp:docPr id="666422129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689838339" name="Picture"/>
+                                <pic:cNvPr id="666422129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008853166" name="Picture">
+                  <wp:docPr id="2123373815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008853166" name="Picture"/>
+                          <pic:cNvPr id="2123373815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859161106" name="Picture">
+                  <wp:docPr id="2147181921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859161106" name="Picture"/>
+                          <pic:cNvPr id="2147181921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790579574" name="Picture">
+                  <wp:docPr id="519686828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790579574" name="Picture"/>
+                          <pic:cNvPr id="519686828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699139850" name="Picture">
+                  <wp:docPr id="1885289364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699139850" name="Picture"/>
+                          <pic:cNvPr id="1885289364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851638798" name="Picture">
+                  <wp:docPr id="932918752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851638798" name="Picture"/>
+                          <pic:cNvPr id="932918752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23130766" name="Picture">
+                  <wp:docPr id="765283466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23130766" name="Picture"/>
+                          <pic:cNvPr id="765283466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704319425" name="Picture">
+                        <wp:docPr id="1505638895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704319425" name="Picture"/>
+                                <pic:cNvPr id="1505638895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004482023" name="Picture">
+                  <wp:docPr id="1930244738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004482023" name="Picture"/>
+                          <pic:cNvPr id="1930244738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252763738" name="Picture">
+                  <wp:docPr id="1532238925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252763738" name="Picture"/>
+                          <pic:cNvPr id="1532238925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773960465" name="Picture">
+                  <wp:docPr id="1140198110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773960465" name="Picture"/>
+                          <pic:cNvPr id="1140198110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211255593" name="Picture">
+                  <wp:docPr id="1939361212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211255593" name="Picture"/>
+                          <pic:cNvPr id="1939361212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981636946" name="Picture">
+                  <wp:docPr id="1206004408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981636946" name="Picture"/>
+                          <pic:cNvPr id="1206004408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062564634" name="Picture">
+                  <wp:docPr id="627917742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062564634" name="Picture"/>
+                          <pic:cNvPr id="627917742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917136168" name="Picture">
+                        <wp:docPr id="1667505779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917136168" name="Picture"/>
+                                <pic:cNvPr id="1667505779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424147115" name="Picture">
+                  <wp:docPr id="715595263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424147115" name="Picture"/>
+                          <pic:cNvPr id="715595263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384931406" name="Picture">
+                  <wp:docPr id="1444321053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384931406" name="Picture"/>
+                          <pic:cNvPr id="1444321053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698767325" name="Picture">
+                  <wp:docPr id="1407060808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698767325" name="Picture"/>
+                          <pic:cNvPr id="1407060808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798563094" name="Picture">
+                  <wp:docPr id="66521460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798563094" name="Picture"/>
+                          <pic:cNvPr id="66521460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419654846" name="Picture">
+                  <wp:docPr id="435952686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419654846" name="Picture"/>
+                          <pic:cNvPr id="435952686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517408988" name="Picture">
+                  <wp:docPr id="1689840892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517408988" name="Picture"/>
+                          <pic:cNvPr id="1689840892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963056007" name="Picture">
+                        <wp:docPr id="588948638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963056007" name="Picture"/>
+                                <pic:cNvPr id="588948638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533757855" name="Picture">
+                  <wp:docPr id="6714125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533757855" name="Picture"/>
+                          <pic:cNvPr id="6714125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808662557" name="Picture">
+                  <wp:docPr id="2043310065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808662557" name="Picture"/>
+                          <pic:cNvPr id="2043310065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612356100" name="Picture">
+                  <wp:docPr id="1079064329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612356100" name="Picture"/>
+                          <pic:cNvPr id="1079064329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979455205" name="Picture">
+                  <wp:docPr id="438354214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979455205" name="Picture"/>
+                          <pic:cNvPr id="438354214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327911223" name="Picture">
+                  <wp:docPr id="2006264287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327911223" name="Picture"/>
+                          <pic:cNvPr id="2006264287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40971104" name="Picture">
+                  <wp:docPr id="1809209216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40971104" name="Picture"/>
+                          <pic:cNvPr id="1809209216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305445682" name="Picture">
+                        <wp:docPr id="1312255538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305445682" name="Picture"/>
+                                <pic:cNvPr id="1312255538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390723683" name="Picture">
+                  <wp:docPr id="260245399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390723683" name="Picture"/>
+                          <pic:cNvPr id="260245399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457221637" name="Picture">
+                  <wp:docPr id="738583313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457221637" name="Picture"/>
+                          <pic:cNvPr id="738583313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245982068" name="Picture">
+                  <wp:docPr id="983851153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245982068" name="Picture"/>
+                          <pic:cNvPr id="983851153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688088290" name="Picture">
+                  <wp:docPr id="1133127553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688088290" name="Picture"/>
+                          <pic:cNvPr id="1133127553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45288,57 +45288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609579679" name="Picture">
+                  <wp:docPr id="1075075466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609579679" name="Picture"/>
+                          <pic:cNvPr id="1075075466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45702,57 +45702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334953196" name="Picture">
+                  <wp:docPr id="1496123889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334953196" name="Picture"/>
+                          <pic:cNvPr id="1496123889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>