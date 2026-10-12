--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937527855" name="Picture">
+                  <wp:docPr id="1870919549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937527855" name="Picture"/>
+                          <pic:cNvPr id="1870919549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780494019" name="Picture">
+                  <wp:docPr id="1530584879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780494019" name="Picture"/>
+                          <pic:cNvPr id="1530584879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156023018" name="Picture">
+                        <wp:docPr id="640919370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156023018" name="Picture"/>
+                                <pic:cNvPr id="640919370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229179549" name="Picture">
+                  <wp:docPr id="786946482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229179549" name="Picture"/>
+                          <pic:cNvPr id="786946482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308739728" name="Picture">
+                  <wp:docPr id="48079902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308739728" name="Picture"/>
+                          <pic:cNvPr id="48079902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746567363" name="Picture">
+                  <wp:docPr id="870594260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746567363" name="Picture"/>
+                          <pic:cNvPr id="870594260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196066705" name="Picture">
+                  <wp:docPr id="434279379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196066705" name="Picture"/>
+                          <pic:cNvPr id="434279379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805613407" name="Picture">
+                  <wp:docPr id="358671156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805613407" name="Picture"/>
+                          <pic:cNvPr id="358671156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397247535" name="Picture">
+                        <wp:docPr id="1851844324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397247535" name="Picture"/>
+                                <pic:cNvPr id="1851844324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370575891" name="Picture">
+                        <wp:docPr id="1809360308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370575891" name="Picture"/>
+                                <pic:cNvPr id="1809360308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813135147" name="Picture">
+                        <wp:docPr id="1270776812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813135147" name="Picture"/>
+                                <pic:cNvPr id="1270776812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991353978" name="Picture">
+                        <wp:docPr id="926791543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991353978" name="Picture"/>
+                                <pic:cNvPr id="926791543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932494262" name="Picture">
+                        <wp:docPr id="1820144804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932494262" name="Picture"/>
+                                <pic:cNvPr id="1820144804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790342887" name="Picture">
+                        <wp:docPr id="683483037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790342887" name="Picture"/>
+                                <pic:cNvPr id="683483037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461029662" name="Picture">
+                        <wp:docPr id="2131253563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461029662" name="Picture"/>
+                                <pic:cNvPr id="2131253563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175788483" name="Picture">
+                        <wp:docPr id="1151089966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175788483" name="Picture"/>
+                                <pic:cNvPr id="1151089966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924754807" name="Picture">
+                        <wp:docPr id="73510781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924754807" name="Picture"/>
+                                <pic:cNvPr id="73510781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449429680" name="Picture">
+                        <wp:docPr id="843184299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449429680" name="Picture"/>
+                                <pic:cNvPr id="843184299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073514426" name="Picture">
+                        <wp:docPr id="1434812000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073514426" name="Picture"/>
+                                <pic:cNvPr id="1434812000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136222772" name="Picture">
+                        <wp:docPr id="1163849485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136222772" name="Picture"/>
+                                <pic:cNvPr id="1163849485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411702202" name="Picture">
+                        <wp:docPr id="14306121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411702202" name="Picture"/>
+                                <pic:cNvPr id="14306121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30006915" name="Picture">
+                        <wp:docPr id="970760072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30006915" name="Picture"/>
+                                <pic:cNvPr id="970760072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865434899" name="Picture">
+                        <wp:docPr id="1594605694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865434899" name="Picture"/>
+                                <pic:cNvPr id="1594605694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064761122" name="Picture">
+                  <wp:docPr id="967301160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064761122" name="Picture"/>
+                          <pic:cNvPr id="967301160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292241906" name="Picture">
+                  <wp:docPr id="1579759411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292241906" name="Picture"/>
+                          <pic:cNvPr id="1579759411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355684928" name="Picture">
+                  <wp:docPr id="1766004415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355684928" name="Picture"/>
+                          <pic:cNvPr id="1766004415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805869096" name="Picture">
+                  <wp:docPr id="1132159859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805869096" name="Picture"/>
+                          <pic:cNvPr id="1132159859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553512307" name="Picture">
+                  <wp:docPr id="148194737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553512307" name="Picture"/>
+                          <pic:cNvPr id="148194737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378384359" name="Picture">
+                  <wp:docPr id="978888382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378384359" name="Picture"/>
+                          <pic:cNvPr id="978888382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694682662" name="Picture">
+                        <wp:docPr id="1968419915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694682662" name="Picture"/>
+                                <pic:cNvPr id="1968419915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441877796" name="Picture">
+                  <wp:docPr id="466936973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441877796" name="Picture"/>
+                          <pic:cNvPr id="466936973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109801038" name="Picture">
+                  <wp:docPr id="509748515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109801038" name="Picture"/>
+                          <pic:cNvPr id="509748515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247562286" name="Picture">
+                  <wp:docPr id="1987787592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247562286" name="Picture"/>
+                          <pic:cNvPr id="1987787592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484284635" name="Picture">
+                  <wp:docPr id="263960001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484284635" name="Picture"/>
+                          <pic:cNvPr id="263960001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48590487" name="Picture">
+                  <wp:docPr id="1496466076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48590487" name="Picture"/>
+                          <pic:cNvPr id="1496466076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021145215" name="Picture">
+                  <wp:docPr id="624538609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021145215" name="Picture"/>
+                          <pic:cNvPr id="624538609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216753151" name="Picture">
+                        <wp:docPr id="552093446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216753151" name="Picture"/>
+                                <pic:cNvPr id="552093446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491662810" name="Picture">
+                  <wp:docPr id="204108083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491662810" name="Picture"/>
+                          <pic:cNvPr id="204108083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692275289" name="Picture">
+                  <wp:docPr id="1855510471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692275289" name="Picture"/>
+                          <pic:cNvPr id="1855510471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77706216" name="Picture">
+                  <wp:docPr id="272030867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77706216" name="Picture"/>
+                          <pic:cNvPr id="272030867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526935851" name="Picture">
+                  <wp:docPr id="47992439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526935851" name="Picture"/>
+                          <pic:cNvPr id="47992439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895937670" name="Picture">
+                  <wp:docPr id="2046605390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895937670" name="Picture"/>
+                          <pic:cNvPr id="2046605390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762568452" name="Picture">
+                  <wp:docPr id="832253817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762568452" name="Picture"/>
+                          <pic:cNvPr id="832253817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28018,51 +28018,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="600"/>
+          <w:trHeight w:hRule="atLeast" w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="10"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
@@ -28102,50 +28102,215 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
+                    <w:t xml:space="preserve">Eboulements ou chutes de pierres et de blocs.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Action de l'érosion, des conditions météorologiques et des systèmes racinaires sur les flancs rocheux, entrainant le détachement de pierres et blocs.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="460"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines) : Cavités souterraines formées naturellement, générant des vides dont les toits sont susceptibles de rompre subitement</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -28294,51 +28459,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2580"/>
+          <w:trHeight w:hRule="exact" w:val="1980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29289,51 +29454,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29589,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256082234" name="Picture">
+                        <wp:docPr id="1731787078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256082234" name="Picture"/>
+                                <pic:cNvPr id="1731787078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29847,51 +30012,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="780"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29916,50 +30081,54 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Rupture de barrage</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -30665,51 +30834,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3040"/>
+          <w:trHeight w:hRule="exact" w:val="2660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31443,57 +31612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245799690" name="Picture">
+                  <wp:docPr id="1695134170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245799690" name="Picture"/>
+                          <pic:cNvPr id="1695134170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172572694" name="Picture">
+                  <wp:docPr id="658580305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172572694" name="Picture"/>
+                          <pic:cNvPr id="658580305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423462147" name="Picture">
+                  <wp:docPr id="1946737256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423462147" name="Picture"/>
+                          <pic:cNvPr id="1946737256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33343,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246533362" name="Picture">
+                  <wp:docPr id="1665877300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246533362" name="Picture"/>
+                          <pic:cNvPr id="1665877300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324245737" name="Picture">
+                  <wp:docPr id="1329393911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324245737" name="Picture"/>
+                          <pic:cNvPr id="1329393911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647303598" name="Picture">
+                  <wp:docPr id="67079815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647303598" name="Picture"/>
+                          <pic:cNvPr id="67079815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35966,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850518625" name="Picture">
+                        <wp:docPr id="1215563079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850518625" name="Picture"/>
+                                <pic:cNvPr id="1215563079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624954983" name="Picture">
+                  <wp:docPr id="922755448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624954983" name="Picture"/>
+                          <pic:cNvPr id="922755448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965760253" name="Picture">
+                  <wp:docPr id="2144232602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965760253" name="Picture"/>
+                          <pic:cNvPr id="2144232602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +38060,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95739798" name="Picture">
+                  <wp:docPr id="501272585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95739798" name="Picture"/>
+                          <pic:cNvPr id="501272585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +39058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983497137" name="Picture">
+                  <wp:docPr id="350679366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983497137" name="Picture"/>
+                          <pic:cNvPr id="350679366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +39161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87715887" name="Picture">
+                  <wp:docPr id="1225203316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87715887" name="Picture"/>
+                          <pic:cNvPr id="1225203316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40538,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949733078" name="Picture">
+                  <wp:docPr id="850420580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949733078" name="Picture"/>
+                          <pic:cNvPr id="850420580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41681,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872801544" name="Picture">
+                        <wp:docPr id="31675171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872801544" name="Picture"/>
+                                <pic:cNvPr id="31675171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412235722" name="Picture">
+                  <wp:docPr id="1880233842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412235722" name="Picture"/>
+                          <pic:cNvPr id="1880233842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +43032,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263103560" name="Picture">
+                  <wp:docPr id="840403094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263103560" name="Picture"/>
+                          <pic:cNvPr id="840403094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882027543" name="Picture">
+                  <wp:docPr id="908811818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882027543" name="Picture"/>
+                          <pic:cNvPr id="908811818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45357,57 +45526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779919990" name="Picture">
+                  <wp:docPr id="537911057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779919990" name="Picture"/>
+                          <pic:cNvPr id="537911057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45428,57 +45597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776446687" name="Picture">
+                  <wp:docPr id="785555646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776446687" name="Picture"/>
+                          <pic:cNvPr id="785555646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45842,57 +46011,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893510862" name="Picture">
+                  <wp:docPr id="1122267456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893510862" name="Picture"/>
+                          <pic:cNvPr id="1122267456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>