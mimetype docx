--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373186400" name="Picture">
+                  <wp:docPr id="1824962462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373186400" name="Picture"/>
+                          <pic:cNvPr id="1824962462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710453060" name="Picture">
+                  <wp:docPr id="1645105192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710453060" name="Picture"/>
+                          <pic:cNvPr id="1645105192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111842775" name="Picture">
+                        <wp:docPr id="1147128723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111842775" name="Picture"/>
+                                <pic:cNvPr id="1147128723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030937111" name="Picture">
+                  <wp:docPr id="1946256002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030937111" name="Picture"/>
+                          <pic:cNvPr id="1946256002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258814342" name="Picture">
+                  <wp:docPr id="580905500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258814342" name="Picture"/>
+                          <pic:cNvPr id="580905500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481509191" name="Picture">
+                  <wp:docPr id="1562924364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481509191" name="Picture"/>
+                          <pic:cNvPr id="1562924364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644768709" name="Picture">
+                  <wp:docPr id="976619916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644768709" name="Picture"/>
+                          <pic:cNvPr id="976619916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497685213" name="Picture">
+                  <wp:docPr id="1121300618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497685213" name="Picture"/>
+                          <pic:cNvPr id="1121300618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546001950" name="Picture">
+                        <wp:docPr id="2071657707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546001950" name="Picture"/>
+                                <pic:cNvPr id="2071657707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404927213" name="Picture">
+                        <wp:docPr id="303242826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404927213" name="Picture"/>
+                                <pic:cNvPr id="303242826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325201324" name="Picture">
+                        <wp:docPr id="837767341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325201324" name="Picture"/>
+                                <pic:cNvPr id="837767341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="799433710" name="Picture">
+                        <wp:docPr id="1691373273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="799433710" name="Picture"/>
+                                <pic:cNvPr id="1691373273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131768851" name="Picture">
+                        <wp:docPr id="1012164532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131768851" name="Picture"/>
+                                <pic:cNvPr id="1012164532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521152592" name="Picture">
+                        <wp:docPr id="1658437044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521152592" name="Picture"/>
+                                <pic:cNvPr id="1658437044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063671052" name="Picture">
+                        <wp:docPr id="1480318297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063671052" name="Picture"/>
+                                <pic:cNvPr id="1480318297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830055531" name="Picture">
+                        <wp:docPr id="1976149233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830055531" name="Picture"/>
+                                <pic:cNvPr id="1976149233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956167129" name="Picture">
+                        <wp:docPr id="1139554460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956167129" name="Picture"/>
+                                <pic:cNvPr id="1139554460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316686525" name="Picture">
+                        <wp:docPr id="2008020348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316686525" name="Picture"/>
+                                <pic:cNvPr id="2008020348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369285870" name="Picture">
+                        <wp:docPr id="616783415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369285870" name="Picture"/>
+                                <pic:cNvPr id="616783415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732309574" name="Picture">
+                        <wp:docPr id="960609311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732309574" name="Picture"/>
+                                <pic:cNvPr id="960609311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851443352" name="Picture">
+                        <wp:docPr id="1315684156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851443352" name="Picture"/>
+                                <pic:cNvPr id="1315684156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443476475" name="Picture">
+                        <wp:docPr id="318931263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443476475" name="Picture"/>
+                                <pic:cNvPr id="318931263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468017431" name="Picture">
+                        <wp:docPr id="466703365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468017431" name="Picture"/>
+                                <pic:cNvPr id="466703365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081138401" name="Picture">
+                  <wp:docPr id="321650343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081138401" name="Picture"/>
+                          <pic:cNvPr id="321650343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430243596" name="Picture">
+                  <wp:docPr id="1928091537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430243596" name="Picture"/>
+                          <pic:cNvPr id="1928091537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361731987" name="Picture">
+                  <wp:docPr id="642432480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361731987" name="Picture"/>
+                          <pic:cNvPr id="642432480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378097190" name="Picture">
+                  <wp:docPr id="1423815789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378097190" name="Picture"/>
+                          <pic:cNvPr id="1423815789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143592991" name="Picture">
+                  <wp:docPr id="1766675104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143592991" name="Picture"/>
+                          <pic:cNvPr id="1766675104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872680719" name="Picture">
+                  <wp:docPr id="1928185276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872680719" name="Picture"/>
+                          <pic:cNvPr id="1928185276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841922051" name="Picture">
+                        <wp:docPr id="1631078792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841922051" name="Picture"/>
+                                <pic:cNvPr id="1631078792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726901794" name="Picture">
+                  <wp:docPr id="451930254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726901794" name="Picture"/>
+                          <pic:cNvPr id="451930254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875372240" name="Picture">
+                  <wp:docPr id="360689489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875372240" name="Picture"/>
+                          <pic:cNvPr id="360689489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936996600" name="Picture">
+                  <wp:docPr id="908640383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936996600" name="Picture"/>
+                          <pic:cNvPr id="908640383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629422906" name="Picture">
+                  <wp:docPr id="76522921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629422906" name="Picture"/>
+                          <pic:cNvPr id="76522921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634981004" name="Picture">
+                  <wp:docPr id="1841381311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634981004" name="Picture"/>
+                          <pic:cNvPr id="1841381311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774889564" name="Picture">
+                  <wp:docPr id="809284118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774889564" name="Picture"/>
+                          <pic:cNvPr id="809284118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536148030" name="Picture">
+                        <wp:docPr id="489524284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536148030" name="Picture"/>
+                                <pic:cNvPr id="489524284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913661678" name="Picture">
+                        <wp:docPr id="753702771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913661678" name="Picture"/>
+                                <pic:cNvPr id="753702771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462471328" name="Picture">
+                  <wp:docPr id="1565635262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462471328" name="Picture"/>
+                          <pic:cNvPr id="1565635262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976437144" name="Picture">
+                  <wp:docPr id="1190043919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976437144" name="Picture"/>
+                          <pic:cNvPr id="1190043919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794172869" name="Picture">
+                  <wp:docPr id="1185451768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794172869" name="Picture"/>
+                          <pic:cNvPr id="1185451768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19211982" name="Picture">
+                  <wp:docPr id="1600028547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19211982" name="Picture"/>
+                          <pic:cNvPr id="1600028547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244850051" name="Picture">
+                  <wp:docPr id="1965156254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244850051" name="Picture"/>
+                          <pic:cNvPr id="1965156254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776175574" name="Picture">
+                  <wp:docPr id="519179317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776175574" name="Picture"/>
+                          <pic:cNvPr id="519179317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546700813" name="Picture">
+                        <wp:docPr id="1206033805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546700813" name="Picture"/>
+                                <pic:cNvPr id="1206033805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203485348" name="Picture">
+                  <wp:docPr id="1241490144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203485348" name="Picture"/>
+                          <pic:cNvPr id="1241490144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516108015" name="Picture">
+                  <wp:docPr id="93163688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516108015" name="Picture"/>
+                          <pic:cNvPr id="93163688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204998522" name="Picture">
+                  <wp:docPr id="565319527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204998522" name="Picture"/>
+                          <pic:cNvPr id="565319527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207593131" name="Picture">
+                  <wp:docPr id="323605118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207593131" name="Picture"/>
+                          <pic:cNvPr id="323605118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137839543" name="Picture">
+                  <wp:docPr id="949292989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137839543" name="Picture"/>
+                          <pic:cNvPr id="949292989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454633941" name="Picture">
+                  <wp:docPr id="225254691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454633941" name="Picture"/>
+                          <pic:cNvPr id="225254691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35814,57 +35814,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678341538" name="Picture">
+                        <wp:docPr id="999406706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678341538" name="Picture"/>
+                                <pic:cNvPr id="999406706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37286,57 +37286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062248187" name="Picture">
+                  <wp:docPr id="1584409126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062248187" name="Picture"/>
+                          <pic:cNvPr id="1584409126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544753783" name="Picture">
+                  <wp:docPr id="1808664975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544753783" name="Picture"/>
+                          <pic:cNvPr id="1808664975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38019,57 +38019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072632038" name="Picture">
+                  <wp:docPr id="388996110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072632038" name="Picture"/>
+                          <pic:cNvPr id="388996110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39017,57 +39017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792207659" name="Picture">
+                  <wp:docPr id="1899609043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792207659" name="Picture"/>
+                          <pic:cNvPr id="1899609043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39120,57 +39120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462064100" name="Picture">
+                  <wp:docPr id="1779755849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462064100" name="Picture"/>
+                          <pic:cNvPr id="1779755849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40497,57 +40497,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629468410" name="Picture">
+                  <wp:docPr id="2035222185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629468410" name="Picture"/>
+                          <pic:cNvPr id="2035222185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41640,57 +41640,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712541364" name="Picture">
+                        <wp:docPr id="327082156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712541364" name="Picture"/>
+                                <pic:cNvPr id="327082156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42861,57 +42861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681139773" name="Picture">
+                  <wp:docPr id="310760996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681139773" name="Picture"/>
+                          <pic:cNvPr id="310760996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42932,57 +42932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771429690" name="Picture">
+                  <wp:docPr id="1102679994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771429690" name="Picture"/>
+                          <pic:cNvPr id="1102679994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43346,57 +43346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788636368" name="Picture">
+                  <wp:docPr id="79756095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788636368" name="Picture"/>
+                          <pic:cNvPr id="79756095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>