--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93998433" name="Picture">
+                  <wp:docPr id="1455933417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93998433" name="Picture"/>
+                          <pic:cNvPr id="1455933417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499215615" name="Picture">
+                  <wp:docPr id="1469063595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499215615" name="Picture"/>
+                          <pic:cNvPr id="1469063595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206299794" name="Picture">
+                        <wp:docPr id="817781382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206299794" name="Picture"/>
+                                <pic:cNvPr id="817781382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605344788" name="Picture">
+                  <wp:docPr id="803977893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605344788" name="Picture"/>
+                          <pic:cNvPr id="803977893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51210419" name="Picture">
+                  <wp:docPr id="1686835412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51210419" name="Picture"/>
+                          <pic:cNvPr id="1686835412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865211619" name="Picture">
+                  <wp:docPr id="96370465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865211619" name="Picture"/>
+                          <pic:cNvPr id="96370465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960500209" name="Picture">
+                  <wp:docPr id="137440614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960500209" name="Picture"/>
+                          <pic:cNvPr id="137440614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783790317" name="Picture">
+                  <wp:docPr id="76503820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783790317" name="Picture"/>
+                          <pic:cNvPr id="76503820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200485840" name="Picture">
+                        <wp:docPr id="369604841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200485840" name="Picture"/>
+                                <pic:cNvPr id="369604841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040315240" name="Picture">
+                        <wp:docPr id="1793363804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040315240" name="Picture"/>
+                                <pic:cNvPr id="1793363804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003235734" name="Picture">
+                        <wp:docPr id="352640946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003235734" name="Picture"/>
+                                <pic:cNvPr id="352640946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867299509" name="Picture">
+                        <wp:docPr id="2147304855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867299509" name="Picture"/>
+                                <pic:cNvPr id="2147304855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924035137" name="Picture">
+                        <wp:docPr id="1875318499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924035137" name="Picture"/>
+                                <pic:cNvPr id="1875318499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599528683" name="Picture">
+                        <wp:docPr id="2013934214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599528683" name="Picture"/>
+                                <pic:cNvPr id="2013934214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143969616" name="Picture">
+                        <wp:docPr id="1555737344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143969616" name="Picture"/>
+                                <pic:cNvPr id="1555737344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249497074" name="Picture">
+                        <wp:docPr id="1257813084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249497074" name="Picture"/>
+                                <pic:cNvPr id="1257813084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711340596" name="Picture">
+                        <wp:docPr id="526528773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711340596" name="Picture"/>
+                                <pic:cNvPr id="526528773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617958215" name="Picture">
+                        <wp:docPr id="47849792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617958215" name="Picture"/>
+                                <pic:cNvPr id="47849792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266558057" name="Picture">
+                        <wp:docPr id="5832050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266558057" name="Picture"/>
+                                <pic:cNvPr id="5832050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409645256" name="Picture">
+                        <wp:docPr id="837432805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409645256" name="Picture"/>
+                                <pic:cNvPr id="837432805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945092624" name="Picture">
+                  <wp:docPr id="1438851451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945092624" name="Picture"/>
+                          <pic:cNvPr id="1438851451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666573797" name="Picture">
+                  <wp:docPr id="767051320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666573797" name="Picture"/>
+                          <pic:cNvPr id="767051320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630804643" name="Picture">
+                  <wp:docPr id="855133247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630804643" name="Picture"/>
+                          <pic:cNvPr id="855133247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907414782" name="Picture">
+                  <wp:docPr id="248656484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907414782" name="Picture"/>
+                          <pic:cNvPr id="248656484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335207474" name="Picture">
+                  <wp:docPr id="916108883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335207474" name="Picture"/>
+                          <pic:cNvPr id="916108883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135932721" name="Picture">
+                  <wp:docPr id="200444871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135932721" name="Picture"/>
+                          <pic:cNvPr id="200444871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728835246" name="Picture">
+                        <wp:docPr id="2036670366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728835246" name="Picture"/>
+                                <pic:cNvPr id="2036670366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095385019" name="Picture">
+                  <wp:docPr id="2120919076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095385019" name="Picture"/>
+                          <pic:cNvPr id="2120919076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255096560" name="Picture">
+                  <wp:docPr id="94392342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255096560" name="Picture"/>
+                          <pic:cNvPr id="94392342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930252582" name="Picture">
+                  <wp:docPr id="1416115923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930252582" name="Picture"/>
+                          <pic:cNvPr id="1416115923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378816887" name="Picture">
+                  <wp:docPr id="1441962669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378816887" name="Picture"/>
+                          <pic:cNvPr id="1441962669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127883341" name="Picture">
+                  <wp:docPr id="1886914752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127883341" name="Picture"/>
+                          <pic:cNvPr id="1886914752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370993852" name="Picture">
+                  <wp:docPr id="1112677564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370993852" name="Picture"/>
+                          <pic:cNvPr id="1112677564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824728352" name="Picture">
+                        <wp:docPr id="501121950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824728352" name="Picture"/>
+                                <pic:cNvPr id="501121950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640847482" name="Picture">
+                  <wp:docPr id="54945491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640847482" name="Picture"/>
+                          <pic:cNvPr id="54945491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821519440" name="Picture">
+                  <wp:docPr id="66196272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821519440" name="Picture"/>
+                          <pic:cNvPr id="66196272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269420371" name="Picture">
+                  <wp:docPr id="507503346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269420371" name="Picture"/>
+                          <pic:cNvPr id="507503346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560531059" name="Picture">
+                  <wp:docPr id="176483686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560531059" name="Picture"/>
+                          <pic:cNvPr id="176483686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749509023" name="Picture">
+                  <wp:docPr id="1786292762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749509023" name="Picture"/>
+                          <pic:cNvPr id="1786292762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430720846" name="Picture">
+                  <wp:docPr id="1567069860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430720846" name="Picture"/>
+                          <pic:cNvPr id="1567069860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510826196" name="Picture">
+                        <wp:docPr id="728085253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510826196" name="Picture"/>
+                                <pic:cNvPr id="728085253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334425043" name="Picture">
+                  <wp:docPr id="1052364742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334425043" name="Picture"/>
+                          <pic:cNvPr id="1052364742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528450177" name="Picture">
+                  <wp:docPr id="1778581111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528450177" name="Picture"/>
+                          <pic:cNvPr id="1778581111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784685690" name="Picture">
+                  <wp:docPr id="1819903401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784685690" name="Picture"/>
+                          <pic:cNvPr id="1819903401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334510881" name="Picture">
+                  <wp:docPr id="795303451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334510881" name="Picture"/>
+                          <pic:cNvPr id="795303451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446415628" name="Picture">
+                  <wp:docPr id="1887892020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446415628" name="Picture"/>
+                          <pic:cNvPr id="1887892020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286313326" name="Picture">
+                  <wp:docPr id="1960174123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286313326" name="Picture"/>
+                          <pic:cNvPr id="1960174123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912093961" name="Picture">
+                        <wp:docPr id="1934070692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912093961" name="Picture"/>
+                                <pic:cNvPr id="1934070692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713689571" name="Picture">
+                  <wp:docPr id="685306717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713689571" name="Picture"/>
+                          <pic:cNvPr id="685306717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993159832" name="Picture">
+                  <wp:docPr id="906833040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993159832" name="Picture"/>
+                          <pic:cNvPr id="906833040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553351535" name="Picture">
+                  <wp:docPr id="809252433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553351535" name="Picture"/>
+                          <pic:cNvPr id="809252433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>