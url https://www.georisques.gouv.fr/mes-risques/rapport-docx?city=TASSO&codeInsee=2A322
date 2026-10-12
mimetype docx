--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801807148" name="Picture">
+                  <wp:docPr id="1590521523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801807148" name="Picture"/>
+                          <pic:cNvPr id="1590521523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351487761" name="Picture">
+                  <wp:docPr id="136421711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351487761" name="Picture"/>
+                          <pic:cNvPr id="136421711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012979332" name="Picture">
+                        <wp:docPr id="2140753667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012979332" name="Picture"/>
+                                <pic:cNvPr id="2140753667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054099561" name="Picture">
+                  <wp:docPr id="246925874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054099561" name="Picture"/>
+                          <pic:cNvPr id="246925874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788290624" name="Picture">
+                  <wp:docPr id="481211776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788290624" name="Picture"/>
+                          <pic:cNvPr id="481211776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115753535" name="Picture">
+                  <wp:docPr id="33122380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115753535" name="Picture"/>
+                          <pic:cNvPr id="33122380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336712893" name="Picture">
+                  <wp:docPr id="1369397699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336712893" name="Picture"/>
+                          <pic:cNvPr id="1369397699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151891370" name="Picture">
+                  <wp:docPr id="774930165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151891370" name="Picture"/>
+                          <pic:cNvPr id="774930165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679140051" name="Picture">
+                        <wp:docPr id="1410346020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679140051" name="Picture"/>
+                                <pic:cNvPr id="1410346020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649992760" name="Picture">
+                        <wp:docPr id="1816390511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649992760" name="Picture"/>
+                                <pic:cNvPr id="1816390511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428325879" name="Picture">
+                        <wp:docPr id="675531575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428325879" name="Picture"/>
+                                <pic:cNvPr id="675531575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055215047" name="Picture">
+                        <wp:docPr id="989269220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055215047" name="Picture"/>
+                                <pic:cNvPr id="989269220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464198058" name="Picture">
+                        <wp:docPr id="1795841677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464198058" name="Picture"/>
+                                <pic:cNvPr id="1795841677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808519710" name="Picture">
+                        <wp:docPr id="246470704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808519710" name="Picture"/>
+                                <pic:cNvPr id="246470704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313422163" name="Picture">
+                        <wp:docPr id="981184240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313422163" name="Picture"/>
+                                <pic:cNvPr id="981184240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332915172" name="Picture">
+                        <wp:docPr id="1700437564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332915172" name="Picture"/>
+                                <pic:cNvPr id="1700437564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869894621" name="Picture">
+                        <wp:docPr id="433054555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869894621" name="Picture"/>
+                                <pic:cNvPr id="433054555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456135937" name="Picture">
+                        <wp:docPr id="530909066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456135937" name="Picture"/>
+                                <pic:cNvPr id="530909066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104598137" name="Picture">
+                        <wp:docPr id="272020764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104598137" name="Picture"/>
+                                <pic:cNvPr id="272020764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493127277" name="Picture">
+                        <wp:docPr id="1220231775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493127277" name="Picture"/>
+                                <pic:cNvPr id="1220231775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606457740" name="Picture">
+                        <wp:docPr id="1631822736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606457740" name="Picture"/>
+                                <pic:cNvPr id="1631822736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138863728" name="Picture">
+                        <wp:docPr id="57403500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138863728" name="Picture"/>
+                                <pic:cNvPr id="57403500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937081235" name="Picture">
+                        <wp:docPr id="1580690087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937081235" name="Picture"/>
+                                <pic:cNvPr id="1580690087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426705012" name="Picture">
+                  <wp:docPr id="1292988025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426705012" name="Picture"/>
+                          <pic:cNvPr id="1292988025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393785821" name="Picture">
+                  <wp:docPr id="1659905094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393785821" name="Picture"/>
+                          <pic:cNvPr id="1659905094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497474187" name="Picture">
+                  <wp:docPr id="277222494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497474187" name="Picture"/>
+                          <pic:cNvPr id="277222494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961447077" name="Picture">
+                  <wp:docPr id="226019849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961447077" name="Picture"/>
+                          <pic:cNvPr id="226019849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228013458" name="Picture">
+                  <wp:docPr id="1465929005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228013458" name="Picture"/>
+                          <pic:cNvPr id="1465929005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251099220" name="Picture">
+                  <wp:docPr id="1035986283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251099220" name="Picture"/>
+                          <pic:cNvPr id="1035986283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502348681" name="Picture">
+                        <wp:docPr id="1935281101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502348681" name="Picture"/>
+                                <pic:cNvPr id="1935281101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806433734" name="Picture">
+                  <wp:docPr id="13699686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806433734" name="Picture"/>
+                          <pic:cNvPr id="13699686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28151186" name="Picture">
+                  <wp:docPr id="987122070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28151186" name="Picture"/>
+                          <pic:cNvPr id="987122070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951349347" name="Picture">
+                  <wp:docPr id="435235170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951349347" name="Picture"/>
+                          <pic:cNvPr id="435235170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128152553" name="Picture">
+                  <wp:docPr id="1813429321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128152553" name="Picture"/>
+                          <pic:cNvPr id="1813429321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963938818" name="Picture">
+                  <wp:docPr id="2032974143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963938818" name="Picture"/>
+                          <pic:cNvPr id="2032974143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420600780" name="Picture">
+                  <wp:docPr id="1366484333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420600780" name="Picture"/>
+                          <pic:cNvPr id="1366484333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544654964" name="Picture">
+                        <wp:docPr id="1648320971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544654964" name="Picture"/>
+                                <pic:cNvPr id="1648320971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289772915" name="Picture">
+                  <wp:docPr id="606124396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289772915" name="Picture"/>
+                          <pic:cNvPr id="606124396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855552296" name="Picture">
+                  <wp:docPr id="46590103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855552296" name="Picture"/>
+                          <pic:cNvPr id="46590103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020969631" name="Picture">
+                  <wp:docPr id="1143620547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020969631" name="Picture"/>
+                          <pic:cNvPr id="1143620547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469313494" name="Picture">
+                  <wp:docPr id="269334260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469313494" name="Picture"/>
+                          <pic:cNvPr id="269334260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486875207" name="Picture">
+                  <wp:docPr id="717063249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486875207" name="Picture"/>
+                          <pic:cNvPr id="717063249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27950,57 +27950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786817195" name="Picture">
+                  <wp:docPr id="1137226663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786817195" name="Picture"/>
+                          <pic:cNvPr id="1137226663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29093,57 +29093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610642681" name="Picture">
+                        <wp:docPr id="1757582832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610642681" name="Picture"/>
+                                <pic:cNvPr id="1757582832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30454,57 +30454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642143978" name="Picture">
+                  <wp:docPr id="1846625988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642143978" name="Picture"/>
+                          <pic:cNvPr id="1846625988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30543,57 +30543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280020804" name="Picture">
+                  <wp:docPr id="1657286309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280020804" name="Picture"/>
+                          <pic:cNvPr id="1657286309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31187,57 +31187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588229845" name="Picture">
+                  <wp:docPr id="1960461892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588229845" name="Picture"/>
+                          <pic:cNvPr id="1960461892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070565202" name="Picture">
+                  <wp:docPr id="943978114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070565202" name="Picture"/>
+                          <pic:cNvPr id="943978114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32288,57 +32288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524410264" name="Picture">
+                  <wp:docPr id="1170373903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524410264" name="Picture"/>
+                          <pic:cNvPr id="1170373903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33667,57 +33667,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079360860" name="Picture">
+                  <wp:docPr id="1209709534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079360860" name="Picture"/>
+                          <pic:cNvPr id="1209709534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34801,57 +34801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226490474" name="Picture">
+                        <wp:docPr id="1270528121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226490474" name="Picture"/>
+                                <pic:cNvPr id="1270528121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35826,57 +35826,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746205490" name="Picture">
+                        <wp:docPr id="319107786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746205490" name="Picture"/>
+                                <pic:cNvPr id="319107786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37298,57 +37298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633670820" name="Picture">
+                  <wp:docPr id="1591724487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633670820" name="Picture"/>
+                          <pic:cNvPr id="1591724487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37387,57 +37387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937114357" name="Picture">
+                  <wp:docPr id="707243840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937114357" name="Picture"/>
+                          <pic:cNvPr id="707243840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38031,57 +38031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392255375" name="Picture">
+                  <wp:docPr id="915065145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392255375" name="Picture"/>
+                          <pic:cNvPr id="915065145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39029,57 +39029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277242191" name="Picture">
+                  <wp:docPr id="1312786893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277242191" name="Picture"/>
+                          <pic:cNvPr id="1312786893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39132,57 +39132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882531956" name="Picture">
+                  <wp:docPr id="245070309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882531956" name="Picture"/>
+                          <pic:cNvPr id="245070309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40509,57 +40509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655686327" name="Picture">
+                  <wp:docPr id="1422154935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655686327" name="Picture"/>
+                          <pic:cNvPr id="1422154935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41652,57 +41652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241077841" name="Picture">
+                        <wp:docPr id="1465828613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241077841" name="Picture"/>
+                                <pic:cNvPr id="1465828613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42873,57 +42873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441773477" name="Picture">
+                  <wp:docPr id="554240701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441773477" name="Picture"/>
+                          <pic:cNvPr id="554240701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42944,57 +42944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877302224" name="Picture">
+                  <wp:docPr id="175889548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877302224" name="Picture"/>
+                          <pic:cNvPr id="175889548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43358,57 +43358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271855381" name="Picture">
+                  <wp:docPr id="1191971897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271855381" name="Picture"/>
+                          <pic:cNvPr id="1191971897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>