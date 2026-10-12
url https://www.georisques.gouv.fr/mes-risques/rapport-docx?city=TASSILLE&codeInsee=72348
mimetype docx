--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698484390" name="Picture">
+                  <wp:docPr id="1672080860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698484390" name="Picture"/>
+                          <pic:cNvPr id="1672080860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689713136" name="Picture">
+                  <wp:docPr id="980158450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689713136" name="Picture"/>
+                          <pic:cNvPr id="980158450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337641426" name="Picture">
+                        <wp:docPr id="69210074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337641426" name="Picture"/>
+                                <pic:cNvPr id="69210074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048466177" name="Picture">
+                  <wp:docPr id="266384096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048466177" name="Picture"/>
+                          <pic:cNvPr id="266384096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132815660" name="Picture">
+                  <wp:docPr id="1887896981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132815660" name="Picture"/>
+                          <pic:cNvPr id="1887896981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396790479" name="Picture">
+                  <wp:docPr id="670112001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396790479" name="Picture"/>
+                          <pic:cNvPr id="670112001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69423107" name="Picture">
+                  <wp:docPr id="797906352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69423107" name="Picture"/>
+                          <pic:cNvPr id="797906352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893388331" name="Picture">
+                  <wp:docPr id="1987904659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893388331" name="Picture"/>
+                          <pic:cNvPr id="1987904659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="170960563" name="Picture">
+                        <wp:docPr id="1759075795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="170960563" name="Picture"/>
+                                <pic:cNvPr id="1759075795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484956886" name="Picture">
+                        <wp:docPr id="1076529326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484956886" name="Picture"/>
+                                <pic:cNvPr id="1076529326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009118072" name="Picture">
+                        <wp:docPr id="1060917599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009118072" name="Picture"/>
+                                <pic:cNvPr id="1060917599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41364684" name="Picture">
+                        <wp:docPr id="517689399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41364684" name="Picture"/>
+                                <pic:cNvPr id="517689399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671185532" name="Picture">
+                        <wp:docPr id="1126767267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671185532" name="Picture"/>
+                                <pic:cNvPr id="1126767267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852164033" name="Picture">
+                        <wp:docPr id="2040382763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852164033" name="Picture"/>
+                                <pic:cNvPr id="2040382763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354568103" name="Picture">
+                        <wp:docPr id="1029115332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354568103" name="Picture"/>
+                                <pic:cNvPr id="1029115332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747246011" name="Picture">
+                        <wp:docPr id="2116321976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747246011" name="Picture"/>
+                                <pic:cNvPr id="2116321976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341533298" name="Picture">
+                        <wp:docPr id="1031944732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341533298" name="Picture"/>
+                                <pic:cNvPr id="1031944732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657182961" name="Picture">
+                        <wp:docPr id="1614666805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657182961" name="Picture"/>
+                                <pic:cNvPr id="1614666805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041711725" name="Picture">
+                        <wp:docPr id="671538618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041711725" name="Picture"/>
+                                <pic:cNvPr id="671538618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10997,57 +10997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663339883" name="Picture">
+                        <wp:docPr id="1016713725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663339883" name="Picture"/>
+                                <pic:cNvPr id="1016713725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11878,57 +11878,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544522289" name="Picture">
+                  <wp:docPr id="9558666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544522289" name="Picture"/>
+                          <pic:cNvPr id="9558666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11967,57 +11967,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742033673" name="Picture">
+                  <wp:docPr id="149788676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742033673" name="Picture"/>
+                          <pic:cNvPr id="149788676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12611,57 +12611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582658613" name="Picture">
+                  <wp:docPr id="447561558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582658613" name="Picture"/>
+                          <pic:cNvPr id="447561558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13839,57 +13839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507491248" name="Picture">
+                  <wp:docPr id="232707111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507491248" name="Picture"/>
+                          <pic:cNvPr id="232707111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13942,57 +13942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249789582" name="Picture">
+                  <wp:docPr id="198894901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249789582" name="Picture"/>
+                          <pic:cNvPr id="198894901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15323,57 +15323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403842423" name="Picture">
+                  <wp:docPr id="141833871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403842423" name="Picture"/>
+                          <pic:cNvPr id="141833871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16466,57 +16466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1070402204" name="Picture">
+                        <wp:docPr id="1371839091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1070402204" name="Picture"/>
+                                <pic:cNvPr id="1371839091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17875,57 +17875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376459470" name="Picture">
+                  <wp:docPr id="978005953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376459470" name="Picture"/>
+                          <pic:cNvPr id="978005953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17964,57 +17964,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874650464" name="Picture">
+                  <wp:docPr id="1159125202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874650464" name="Picture"/>
+                          <pic:cNvPr id="1159125202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18644,57 +18644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721423127" name="Picture">
+                  <wp:docPr id="158621431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721423127" name="Picture"/>
+                          <pic:cNvPr id="158621431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19705,57 +19705,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191462695" name="Picture">
+                  <wp:docPr id="427915908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191462695" name="Picture"/>
+                          <pic:cNvPr id="427915908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19808,57 +19808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125009561" name="Picture">
+                  <wp:docPr id="242468127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125009561" name="Picture"/>
+                          <pic:cNvPr id="242468127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21266,57 +21266,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996405951" name="Picture">
+                  <wp:docPr id="27295479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996405951" name="Picture"/>
+                          <pic:cNvPr id="27295479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22463,57 +22463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827696561" name="Picture">
+                        <wp:docPr id="1619239893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827696561" name="Picture"/>
+                                <pic:cNvPr id="1619239893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25031,57 +25031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492908887" name="Picture">
+                  <wp:docPr id="724799071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492908887" name="Picture"/>
+                          <pic:cNvPr id="724799071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25120,57 +25120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693730949" name="Picture">
+                  <wp:docPr id="1851807772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693730949" name="Picture"/>
+                          <pic:cNvPr id="1851807772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25764,57 +25764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014318983" name="Picture">
+                  <wp:docPr id="318817038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014318983" name="Picture"/>
+                          <pic:cNvPr id="318817038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26762,57 +26762,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602653491" name="Picture">
+                  <wp:docPr id="1561604785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602653491" name="Picture"/>
+                          <pic:cNvPr id="1561604785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26865,57 +26865,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971367547" name="Picture">
+                  <wp:docPr id="1895769472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971367547" name="Picture"/>
+                          <pic:cNvPr id="1895769472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28242,57 +28242,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835373177" name="Picture">
+                  <wp:docPr id="97345273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835373177" name="Picture"/>
+                          <pic:cNvPr id="97345273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29385,57 +29385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074777284" name="Picture">
+                        <wp:docPr id="602577609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074777284" name="Picture"/>
+                                <pic:cNvPr id="602577609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660692412" name="Picture">
+                  <wp:docPr id="1287598811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660692412" name="Picture"/>
+                          <pic:cNvPr id="1287598811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30832,57 +30832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746191150" name="Picture">
+                  <wp:docPr id="2103372585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746191150" name="Picture"/>
+                          <pic:cNvPr id="2103372585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31455,57 +31455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097412951" name="Picture">
+                  <wp:docPr id="30741702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097412951" name="Picture"/>
+                          <pic:cNvPr id="30741702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32372,57 +32372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863087357" name="Picture">
+                  <wp:docPr id="1637732883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863087357" name="Picture"/>
+                          <pic:cNvPr id="1637732883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32475,57 +32475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317721780" name="Picture">
+                  <wp:docPr id="1210226435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317721780" name="Picture"/>
+                          <pic:cNvPr id="1210226435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33798,57 +33798,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862036245" name="Picture">
+                  <wp:docPr id="1542631711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862036245" name="Picture"/>
+                          <pic:cNvPr id="1542631711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34433,57 +34433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734461627" name="Picture">
+                  <wp:docPr id="129282029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734461627" name="Picture"/>
+                          <pic:cNvPr id="129282029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34504,57 +34504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315916898" name="Picture">
+                  <wp:docPr id="1176464508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315916898" name="Picture"/>
+                          <pic:cNvPr id="1176464508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34918,57 +34918,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405581998" name="Picture">
+                  <wp:docPr id="1069797274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405581998" name="Picture"/>
+                          <pic:cNvPr id="1069797274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>