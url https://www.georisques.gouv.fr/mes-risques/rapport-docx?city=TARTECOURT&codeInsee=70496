--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273815904" name="Picture">
+                  <wp:docPr id="239328497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273815904" name="Picture"/>
+                          <pic:cNvPr id="239328497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712013878" name="Picture">
+                  <wp:docPr id="1835065439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712013878" name="Picture"/>
+                          <pic:cNvPr id="1835065439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060397261" name="Picture">
+                        <wp:docPr id="651542355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060397261" name="Picture"/>
+                                <pic:cNvPr id="651542355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202030119" name="Picture">
+                  <wp:docPr id="1701954174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202030119" name="Picture"/>
+                          <pic:cNvPr id="1701954174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802698144" name="Picture">
+                  <wp:docPr id="1077689025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802698144" name="Picture"/>
+                          <pic:cNvPr id="1077689025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037916906" name="Picture">
+                  <wp:docPr id="1407148602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037916906" name="Picture"/>
+                          <pic:cNvPr id="1407148602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87944527" name="Picture">
+                  <wp:docPr id="63078695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87944527" name="Picture"/>
+                          <pic:cNvPr id="63078695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524775412" name="Picture">
+                  <wp:docPr id="1908442030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524775412" name="Picture"/>
+                          <pic:cNvPr id="1908442030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950596753" name="Picture">
+                        <wp:docPr id="63298105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950596753" name="Picture"/>
+                                <pic:cNvPr id="63298105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573697197" name="Picture">
+                        <wp:docPr id="1427978319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573697197" name="Picture"/>
+                                <pic:cNvPr id="1427978319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032433143" name="Picture">
+                        <wp:docPr id="1269708965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032433143" name="Picture"/>
+                                <pic:cNvPr id="1269708965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365563034" name="Picture">
+                        <wp:docPr id="1016306917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365563034" name="Picture"/>
+                                <pic:cNvPr id="1016306917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599152018" name="Picture">
+                        <wp:docPr id="52246948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599152018" name="Picture"/>
+                                <pic:cNvPr id="52246948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013214999" name="Picture">
+                        <wp:docPr id="848549128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013214999" name="Picture"/>
+                                <pic:cNvPr id="848549128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149254618" name="Picture">
+                        <wp:docPr id="1623599193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149254618" name="Picture"/>
+                                <pic:cNvPr id="1623599193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258271791" name="Picture">
+                        <wp:docPr id="1788893212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258271791" name="Picture"/>
+                                <pic:cNvPr id="1788893212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777631866" name="Picture">
+                        <wp:docPr id="1498661003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777631866" name="Picture"/>
+                                <pic:cNvPr id="1498661003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495435447" name="Picture">
+                        <wp:docPr id="1320532650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495435447" name="Picture"/>
+                                <pic:cNvPr id="1320532650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863360403" name="Picture">
+                        <wp:docPr id="1563619316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863360403" name="Picture"/>
+                                <pic:cNvPr id="1563619316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266465962" name="Picture">
+                        <wp:docPr id="82424317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266465962" name="Picture"/>
+                                <pic:cNvPr id="82424317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017024974" name="Picture">
+                        <wp:docPr id="1243857397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017024974" name="Picture"/>
+                                <pic:cNvPr id="1243857397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780713906" name="Picture">
+                        <wp:docPr id="333024243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780713906" name="Picture"/>
+                                <pic:cNvPr id="333024243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44662894" name="Picture">
+                        <wp:docPr id="609703644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44662894" name="Picture"/>
+                                <pic:cNvPr id="609703644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787314187" name="Picture">
+                  <wp:docPr id="1236484793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787314187" name="Picture"/>
+                          <pic:cNvPr id="1236484793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080273535" name="Picture">
+                  <wp:docPr id="1043828648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080273535" name="Picture"/>
+                          <pic:cNvPr id="1043828648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871165356" name="Picture">
+                  <wp:docPr id="519846914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871165356" name="Picture"/>
+                          <pic:cNvPr id="519846914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239316432" name="Picture">
+                  <wp:docPr id="1133363522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239316432" name="Picture"/>
+                          <pic:cNvPr id="1133363522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883545244" name="Picture">
+                  <wp:docPr id="1559808159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883545244" name="Picture"/>
+                          <pic:cNvPr id="1559808159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147519466" name="Picture">
+                  <wp:docPr id="2142737902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147519466" name="Picture"/>
+                          <pic:cNvPr id="2142737902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431964347" name="Picture">
+                        <wp:docPr id="1594832761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431964347" name="Picture"/>
+                                <pic:cNvPr id="1594832761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553094386" name="Picture">
+                  <wp:docPr id="1124500477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553094386" name="Picture"/>
+                          <pic:cNvPr id="1124500477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592855267" name="Picture">
+                  <wp:docPr id="971819660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592855267" name="Picture"/>
+                          <pic:cNvPr id="971819660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651991520" name="Picture">
+                  <wp:docPr id="528389687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651991520" name="Picture"/>
+                          <pic:cNvPr id="528389687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733594244" name="Picture">
+                  <wp:docPr id="1183734449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733594244" name="Picture"/>
+                          <pic:cNvPr id="1183734449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082809154" name="Picture">
+                  <wp:docPr id="628865558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082809154" name="Picture"/>
+                          <pic:cNvPr id="628865558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694021106" name="Picture">
+                  <wp:docPr id="2042884883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694021106" name="Picture"/>
+                          <pic:cNvPr id="2042884883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527164987" name="Picture">
+                        <wp:docPr id="1305136874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527164987" name="Picture"/>
+                                <pic:cNvPr id="1305136874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615656856" name="Picture">
+                        <wp:docPr id="1535087584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615656856" name="Picture"/>
+                                <pic:cNvPr id="1535087584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550936468" name="Picture">
+                  <wp:docPr id="1088011259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550936468" name="Picture"/>
+                          <pic:cNvPr id="1088011259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336468501" name="Picture">
+                  <wp:docPr id="1433220483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336468501" name="Picture"/>
+                          <pic:cNvPr id="1433220483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140529707" name="Picture">
+                  <wp:docPr id="62092800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140529707" name="Picture"/>
+                          <pic:cNvPr id="62092800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230194073" name="Picture">
+                  <wp:docPr id="155294415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230194073" name="Picture"/>
+                          <pic:cNvPr id="155294415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541159128" name="Picture">
+                  <wp:docPr id="405424692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541159128" name="Picture"/>
+                          <pic:cNvPr id="405424692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851093678" name="Picture">
+                  <wp:docPr id="1743703908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851093678" name="Picture"/>
+                          <pic:cNvPr id="1743703908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587858003" name="Picture">
+                        <wp:docPr id="14301899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587858003" name="Picture"/>
+                                <pic:cNvPr id="14301899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142043460" name="Picture">
+                  <wp:docPr id="291389531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142043460" name="Picture"/>
+                          <pic:cNvPr id="291389531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506774427" name="Picture">
+                  <wp:docPr id="1187308893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506774427" name="Picture"/>
+                          <pic:cNvPr id="1187308893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698328185" name="Picture">
+                  <wp:docPr id="1840061450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698328185" name="Picture"/>
+                          <pic:cNvPr id="1840061450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413198374" name="Picture">
+                  <wp:docPr id="79626948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413198374" name="Picture"/>
+                          <pic:cNvPr id="79626948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038625308" name="Picture">
+                  <wp:docPr id="1661589007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038625308" name="Picture"/>
+                          <pic:cNvPr id="1661589007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498798827" name="Picture">
+                  <wp:docPr id="2119767766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498798827" name="Picture"/>
+                          <pic:cNvPr id="2119767766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132563203" name="Picture">
+                        <wp:docPr id="761656326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132563203" name="Picture"/>
+                                <pic:cNvPr id="761656326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410782076" name="Picture">
+                  <wp:docPr id="148739713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410782076" name="Picture"/>
+                          <pic:cNvPr id="148739713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699343908" name="Picture">
+                  <wp:docPr id="177903192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699343908" name="Picture"/>
+                          <pic:cNvPr id="177903192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522762388" name="Picture">
+                  <wp:docPr id="1948157353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522762388" name="Picture"/>
+                          <pic:cNvPr id="1948157353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806017913" name="Picture">
+                  <wp:docPr id="815470764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806017913" name="Picture"/>
+                          <pic:cNvPr id="815470764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844767881" name="Picture">
+                  <wp:docPr id="92457557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844767881" name="Picture"/>
+                          <pic:cNvPr id="92457557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,51 +40388,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900000204" name="Picture">
+                  <wp:docPr id="1814110052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900000204" name="Picture"/>
+                          <pic:cNvPr id="1814110052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898696082" name="Picture">
+                  <wp:docPr id="151721697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898696082" name="Picture"/>
+                          <pic:cNvPr id="151721697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712380961" name="Picture">
+                  <wp:docPr id="149562018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712380961" name="Picture"/>
+                          <pic:cNvPr id="149562018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547436983" name="Picture">
+                  <wp:docPr id="332408886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547436983" name="Picture"/>
+                          <pic:cNvPr id="332408886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43404,51 +43404,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43774,51 +43774,209 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3854642" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3854642</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -44306,50 +44464,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>