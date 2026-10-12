--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239328497" name="Picture">
+                  <wp:docPr id="405092844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239328497" name="Picture"/>
+                          <pic:cNvPr id="405092844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835065439" name="Picture">
+                  <wp:docPr id="1256068516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835065439" name="Picture"/>
+                          <pic:cNvPr id="1256068516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651542355" name="Picture">
+                        <wp:docPr id="2032208705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651542355" name="Picture"/>
+                                <pic:cNvPr id="2032208705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701954174" name="Picture">
+                  <wp:docPr id="1153742874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701954174" name="Picture"/>
+                          <pic:cNvPr id="1153742874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077689025" name="Picture">
+                  <wp:docPr id="1159879965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077689025" name="Picture"/>
+                          <pic:cNvPr id="1159879965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407148602" name="Picture">
+                  <wp:docPr id="1572937573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407148602" name="Picture"/>
+                          <pic:cNvPr id="1572937573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63078695" name="Picture">
+                  <wp:docPr id="1894516422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63078695" name="Picture"/>
+                          <pic:cNvPr id="1894516422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908442030" name="Picture">
+                  <wp:docPr id="2141144742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908442030" name="Picture"/>
+                          <pic:cNvPr id="2141144742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63298105" name="Picture">
+                        <wp:docPr id="1604786528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63298105" name="Picture"/>
+                                <pic:cNvPr id="1604786528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1427978319" name="Picture">
+                        <wp:docPr id="1517343246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1427978319" name="Picture"/>
+                                <pic:cNvPr id="1517343246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269708965" name="Picture">
+                        <wp:docPr id="1587139900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269708965" name="Picture"/>
+                                <pic:cNvPr id="1587139900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016306917" name="Picture">
+                        <wp:docPr id="425426361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016306917" name="Picture"/>
+                                <pic:cNvPr id="425426361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52246948" name="Picture">
+                        <wp:docPr id="1053184745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52246948" name="Picture"/>
+                                <pic:cNvPr id="1053184745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848549128" name="Picture">
+                        <wp:docPr id="472686729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848549128" name="Picture"/>
+                                <pic:cNvPr id="472686729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623599193" name="Picture">
+                        <wp:docPr id="1789114087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623599193" name="Picture"/>
+                                <pic:cNvPr id="1789114087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788893212" name="Picture">
+                        <wp:docPr id="274738813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788893212" name="Picture"/>
+                                <pic:cNvPr id="274738813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498661003" name="Picture">
+                        <wp:docPr id="903649184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498661003" name="Picture"/>
+                                <pic:cNvPr id="903649184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320532650" name="Picture">
+                        <wp:docPr id="1179560627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320532650" name="Picture"/>
+                                <pic:cNvPr id="1179560627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563619316" name="Picture">
+                        <wp:docPr id="588046612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563619316" name="Picture"/>
+                                <pic:cNvPr id="588046612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82424317" name="Picture">
+                        <wp:docPr id="794751149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82424317" name="Picture"/>
+                                <pic:cNvPr id="794751149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243857397" name="Picture">
+                        <wp:docPr id="1092540130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243857397" name="Picture"/>
+                                <pic:cNvPr id="1092540130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333024243" name="Picture">
+                        <wp:docPr id="40109733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333024243" name="Picture"/>
+                                <pic:cNvPr id="40109733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609703644" name="Picture">
+                        <wp:docPr id="709700240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609703644" name="Picture"/>
+                                <pic:cNvPr id="709700240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236484793" name="Picture">
+                  <wp:docPr id="913462992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236484793" name="Picture"/>
+                          <pic:cNvPr id="913462992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043828648" name="Picture">
+                  <wp:docPr id="1204707398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043828648" name="Picture"/>
+                          <pic:cNvPr id="1204707398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519846914" name="Picture">
+                  <wp:docPr id="1941650083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519846914" name="Picture"/>
+                          <pic:cNvPr id="1941650083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133363522" name="Picture">
+                  <wp:docPr id="278272053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133363522" name="Picture"/>
+                          <pic:cNvPr id="278272053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559808159" name="Picture">
+                  <wp:docPr id="806731494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559808159" name="Picture"/>
+                          <pic:cNvPr id="806731494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142737902" name="Picture">
+                  <wp:docPr id="1977746519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142737902" name="Picture"/>
+                          <pic:cNvPr id="1977746519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594832761" name="Picture">
+                        <wp:docPr id="242157045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594832761" name="Picture"/>
+                                <pic:cNvPr id="242157045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124500477" name="Picture">
+                  <wp:docPr id="1079267496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124500477" name="Picture"/>
+                          <pic:cNvPr id="1079267496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971819660" name="Picture">
+                  <wp:docPr id="1288488270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971819660" name="Picture"/>
+                          <pic:cNvPr id="1288488270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528389687" name="Picture">
+                  <wp:docPr id="981086607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528389687" name="Picture"/>
+                          <pic:cNvPr id="981086607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183734449" name="Picture">
+                  <wp:docPr id="2073644802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183734449" name="Picture"/>
+                          <pic:cNvPr id="2073644802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628865558" name="Picture">
+                  <wp:docPr id="713474097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628865558" name="Picture"/>
+                          <pic:cNvPr id="713474097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042884883" name="Picture">
+                  <wp:docPr id="1114336348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042884883" name="Picture"/>
+                          <pic:cNvPr id="1114336348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305136874" name="Picture">
+                        <wp:docPr id="346747223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305136874" name="Picture"/>
+                                <pic:cNvPr id="346747223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535087584" name="Picture">
+                        <wp:docPr id="609592654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535087584" name="Picture"/>
+                                <pic:cNvPr id="609592654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088011259" name="Picture">
+                  <wp:docPr id="1731647706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088011259" name="Picture"/>
+                          <pic:cNvPr id="1731647706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433220483" name="Picture">
+                  <wp:docPr id="233021906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433220483" name="Picture"/>
+                          <pic:cNvPr id="233021906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62092800" name="Picture">
+                  <wp:docPr id="900055610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62092800" name="Picture"/>
+                          <pic:cNvPr id="900055610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155294415" name="Picture">
+                  <wp:docPr id="1101299870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155294415" name="Picture"/>
+                          <pic:cNvPr id="1101299870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405424692" name="Picture">
+                  <wp:docPr id="1587579655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405424692" name="Picture"/>
+                          <pic:cNvPr id="1587579655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743703908" name="Picture">
+                  <wp:docPr id="2062214158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743703908" name="Picture"/>
+                          <pic:cNvPr id="2062214158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14301899" name="Picture">
+                        <wp:docPr id="2094114845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14301899" name="Picture"/>
+                                <pic:cNvPr id="2094114845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291389531" name="Picture">
+                  <wp:docPr id="1362553117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291389531" name="Picture"/>
+                          <pic:cNvPr id="1362553117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187308893" name="Picture">
+                  <wp:docPr id="874292292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187308893" name="Picture"/>
+                          <pic:cNvPr id="874292292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840061450" name="Picture">
+                  <wp:docPr id="1849195660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840061450" name="Picture"/>
+                          <pic:cNvPr id="1849195660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79626948" name="Picture">
+                  <wp:docPr id="1608311857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79626948" name="Picture"/>
+                          <pic:cNvPr id="1608311857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661589007" name="Picture">
+                  <wp:docPr id="58336993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661589007" name="Picture"/>
+                          <pic:cNvPr id="58336993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119767766" name="Picture">
+                  <wp:docPr id="1315897445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119767766" name="Picture"/>
+                          <pic:cNvPr id="1315897445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761656326" name="Picture">
+                        <wp:docPr id="11063847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761656326" name="Picture"/>
+                                <pic:cNvPr id="11063847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148739713" name="Picture">
+                  <wp:docPr id="1302664263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148739713" name="Picture"/>
+                          <pic:cNvPr id="1302664263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177903192" name="Picture">
+                  <wp:docPr id="198889022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177903192" name="Picture"/>
+                          <pic:cNvPr id="198889022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948157353" name="Picture">
+                  <wp:docPr id="691658836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948157353" name="Picture"/>
+                          <pic:cNvPr id="691658836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815470764" name="Picture">
+                  <wp:docPr id="1426089310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815470764" name="Picture"/>
+                          <pic:cNvPr id="1426089310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92457557" name="Picture">
+                  <wp:docPr id="1419058930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92457557" name="Picture"/>
+                          <pic:cNvPr id="1419058930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814110052" name="Picture">
+                  <wp:docPr id="1787306095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814110052" name="Picture"/>
+                          <pic:cNvPr id="1787306095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151721697" name="Picture">
+                  <wp:docPr id="1118948197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151721697" name="Picture"/>
+                          <pic:cNvPr id="1118948197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149562018" name="Picture">
+                  <wp:docPr id="1704133259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149562018" name="Picture"/>
+                          <pic:cNvPr id="1704133259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332408886" name="Picture">
+                  <wp:docPr id="202735679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332408886" name="Picture"/>
+                          <pic:cNvPr id="202735679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>