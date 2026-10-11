--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137286316" name="Picture">
+                  <wp:docPr id="1060321147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137286316" name="Picture"/>
+                          <pic:cNvPr id="1060321147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896935010" name="Picture">
+                  <wp:docPr id="8734722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896935010" name="Picture"/>
+                          <pic:cNvPr id="8734722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829079752" name="Picture">
+                        <wp:docPr id="592267807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829079752" name="Picture"/>
+                                <pic:cNvPr id="592267807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842336067" name="Picture">
+                  <wp:docPr id="878870561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842336067" name="Picture"/>
+                          <pic:cNvPr id="878870561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117962045" name="Picture">
+                  <wp:docPr id="416169381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117962045" name="Picture"/>
+                          <pic:cNvPr id="416169381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684146448" name="Picture">
+                  <wp:docPr id="925987728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684146448" name="Picture"/>
+                          <pic:cNvPr id="925987728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520522068" name="Picture">
+                  <wp:docPr id="1986766635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520522068" name="Picture"/>
+                          <pic:cNvPr id="1986766635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154851763" name="Picture">
+                  <wp:docPr id="1353978640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154851763" name="Picture"/>
+                          <pic:cNvPr id="1353978640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406206157" name="Picture">
+                        <wp:docPr id="1776716046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406206157" name="Picture"/>
+                                <pic:cNvPr id="1776716046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175364696" name="Picture">
+                        <wp:docPr id="65735270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175364696" name="Picture"/>
+                                <pic:cNvPr id="65735270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400085821" name="Picture">
+                        <wp:docPr id="1368173744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400085821" name="Picture"/>
+                                <pic:cNvPr id="1368173744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389594549" name="Picture">
+                        <wp:docPr id="1328626069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389594549" name="Picture"/>
+                                <pic:cNvPr id="1328626069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659340030" name="Picture">
+                        <wp:docPr id="957966127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659340030" name="Picture"/>
+                                <pic:cNvPr id="957966127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992219663" name="Picture">
+                        <wp:docPr id="1491864597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992219663" name="Picture"/>
+                                <pic:cNvPr id="1491864597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745566062" name="Picture">
+                        <wp:docPr id="1208977338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745566062" name="Picture"/>
+                                <pic:cNvPr id="1208977338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307174372" name="Picture">
+                        <wp:docPr id="2001329022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307174372" name="Picture"/>
+                                <pic:cNvPr id="2001329022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556226091" name="Picture">
+                        <wp:docPr id="1012596264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556226091" name="Picture"/>
+                                <pic:cNvPr id="1012596264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246157576" name="Picture">
+                        <wp:docPr id="526483680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246157576" name="Picture"/>
+                                <pic:cNvPr id="526483680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999194005" name="Picture">
+                        <wp:docPr id="1536761053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999194005" name="Picture"/>
+                                <pic:cNvPr id="1536761053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109824011" name="Picture">
+                        <wp:docPr id="253119305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109824011" name="Picture"/>
+                                <pic:cNvPr id="253119305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532030177" name="Picture">
+                        <wp:docPr id="181878120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532030177" name="Picture"/>
+                                <pic:cNvPr id="181878120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350165698" name="Picture">
+                        <wp:docPr id="1932120351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350165698" name="Picture"/>
+                                <pic:cNvPr id="1932120351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250246453" name="Picture">
+                        <wp:docPr id="1799108310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250246453" name="Picture"/>
+                                <pic:cNvPr id="1799108310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190849802" name="Picture">
+                  <wp:docPr id="1740526576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190849802" name="Picture"/>
+                          <pic:cNvPr id="1740526576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413751410" name="Picture">
+                  <wp:docPr id="20392787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413751410" name="Picture"/>
+                          <pic:cNvPr id="20392787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129913002" name="Picture">
+                  <wp:docPr id="1429221554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129913002" name="Picture"/>
+                          <pic:cNvPr id="1429221554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580795629" name="Picture">
+                  <wp:docPr id="739798787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580795629" name="Picture"/>
+                          <pic:cNvPr id="739798787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209444185" name="Picture">
+                  <wp:docPr id="509991035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209444185" name="Picture"/>
+                          <pic:cNvPr id="509991035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135275000" name="Picture">
+                  <wp:docPr id="780652781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135275000" name="Picture"/>
+                          <pic:cNvPr id="780652781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795340537" name="Picture">
+                        <wp:docPr id="1977252387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795340537" name="Picture"/>
+                                <pic:cNvPr id="1977252387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964654720" name="Picture">
+                  <wp:docPr id="1619387121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964654720" name="Picture"/>
+                          <pic:cNvPr id="1619387121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944372687" name="Picture">
+                  <wp:docPr id="403468455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944372687" name="Picture"/>
+                          <pic:cNvPr id="403468455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675947372" name="Picture">
+                  <wp:docPr id="1050741479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675947372" name="Picture"/>
+                          <pic:cNvPr id="1050741479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983004105" name="Picture">
+                  <wp:docPr id="1159498681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983004105" name="Picture"/>
+                          <pic:cNvPr id="1159498681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169087219" name="Picture">
+                  <wp:docPr id="1067230406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169087219" name="Picture"/>
+                          <pic:cNvPr id="1067230406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155517459" name="Picture">
+                  <wp:docPr id="212364195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155517459" name="Picture"/>
+                          <pic:cNvPr id="212364195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81459332" name="Picture">
+                        <wp:docPr id="253140054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81459332" name="Picture"/>
+                                <pic:cNvPr id="253140054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976675986" name="Picture">
+                  <wp:docPr id="994069425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976675986" name="Picture"/>
+                          <pic:cNvPr id="994069425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778066824" name="Picture">
+                  <wp:docPr id="1016995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778066824" name="Picture"/>
+                          <pic:cNvPr id="1016995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035840934" name="Picture">
+                  <wp:docPr id="542689533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035840934" name="Picture"/>
+                          <pic:cNvPr id="542689533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428365938" name="Picture">
+                  <wp:docPr id="530400144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428365938" name="Picture"/>
+                          <pic:cNvPr id="530400144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697111274" name="Picture">
+                  <wp:docPr id="1627988985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697111274" name="Picture"/>
+                          <pic:cNvPr id="1627988985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370173069" name="Picture">
+                  <wp:docPr id="2103834823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370173069" name="Picture"/>
+                          <pic:cNvPr id="2103834823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459697987" name="Picture">
+                        <wp:docPr id="1195916130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459697987" name="Picture"/>
+                                <pic:cNvPr id="1195916130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917165038" name="Picture">
+                  <wp:docPr id="304464354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917165038" name="Picture"/>
+                          <pic:cNvPr id="304464354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667476227" name="Picture">
+                  <wp:docPr id="518239069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667476227" name="Picture"/>
+                          <pic:cNvPr id="518239069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16604155" name="Picture">
+                  <wp:docPr id="832539321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16604155" name="Picture"/>
+                          <pic:cNvPr id="832539321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258882781" name="Picture">
+                  <wp:docPr id="598469568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258882781" name="Picture"/>
+                          <pic:cNvPr id="598469568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206774648" name="Picture">
+                  <wp:docPr id="1068176594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206774648" name="Picture"/>
+                          <pic:cNvPr id="1068176594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314655392" name="Picture">
+                  <wp:docPr id="804502869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314655392" name="Picture"/>
+                          <pic:cNvPr id="804502869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103929559" name="Picture">
+                        <wp:docPr id="1969422046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103929559" name="Picture"/>
+                                <pic:cNvPr id="1969422046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705763737" name="Picture">
+                  <wp:docPr id="1196026930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705763737" name="Picture"/>
+                          <pic:cNvPr id="1196026930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568150018" name="Picture">
+                  <wp:docPr id="1188965359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568150018" name="Picture"/>
+                          <pic:cNvPr id="1188965359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414052336" name="Picture">
+                  <wp:docPr id="1505572956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414052336" name="Picture"/>
+                          <pic:cNvPr id="1505572956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443879117" name="Picture">
+                  <wp:docPr id="1383262218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443879117" name="Picture"/>
+                          <pic:cNvPr id="1383262218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425548239" name="Picture">
+                  <wp:docPr id="1939595818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425548239" name="Picture"/>
+                          <pic:cNvPr id="1939595818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762983594" name="Picture">
+                  <wp:docPr id="1286002359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762983594" name="Picture"/>
+                          <pic:cNvPr id="1286002359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363273519" name="Picture">
+                        <wp:docPr id="783785688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363273519" name="Picture"/>
+                                <pic:cNvPr id="783785688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135677438" name="Picture">
+                  <wp:docPr id="1570096793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135677438" name="Picture"/>
+                          <pic:cNvPr id="1570096793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647698537" name="Picture">
+                  <wp:docPr id="1020478190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647698537" name="Picture"/>
+                          <pic:cNvPr id="1020478190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828127359" name="Picture">
+                  <wp:docPr id="1599425783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828127359" name="Picture"/>
+                          <pic:cNvPr id="1599425783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594446640" name="Picture">
+                  <wp:docPr id="2095132440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594446640" name="Picture"/>
+                          <pic:cNvPr id="2095132440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45288,57 +45288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556744936" name="Picture">
+                  <wp:docPr id="1518589528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556744936" name="Picture"/>
+                          <pic:cNvPr id="1518589528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45702,57 +45702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902119794" name="Picture">
+                  <wp:docPr id="792988427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902119794" name="Picture"/>
+                          <pic:cNvPr id="792988427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>