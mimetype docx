--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107010370" name="Picture">
+                  <wp:docPr id="827870299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107010370" name="Picture"/>
+                          <pic:cNvPr id="827870299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101000578" name="Picture">
+                  <wp:docPr id="1301478199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101000578" name="Picture"/>
+                          <pic:cNvPr id="1301478199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296079396" name="Picture">
+                        <wp:docPr id="218747354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296079396" name="Picture"/>
+                                <pic:cNvPr id="218747354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633820149" name="Picture">
+                  <wp:docPr id="2117870856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633820149" name="Picture"/>
+                          <pic:cNvPr id="2117870856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000739498" name="Picture">
+                  <wp:docPr id="477242731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000739498" name="Picture"/>
+                          <pic:cNvPr id="477242731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825335374" name="Picture">
+                  <wp:docPr id="588101799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825335374" name="Picture"/>
+                          <pic:cNvPr id="588101799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412469067" name="Picture">
+                  <wp:docPr id="2006457360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412469067" name="Picture"/>
+                          <pic:cNvPr id="2006457360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438676141" name="Picture">
+                  <wp:docPr id="194995746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438676141" name="Picture"/>
+                          <pic:cNvPr id="194995746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181602747" name="Picture">
+                        <wp:docPr id="922426772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181602747" name="Picture"/>
+                                <pic:cNvPr id="922426772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635855919" name="Picture">
+                        <wp:docPr id="867500136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635855919" name="Picture"/>
+                                <pic:cNvPr id="867500136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258637101" name="Picture">
+                        <wp:docPr id="1580306068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258637101" name="Picture"/>
+                                <pic:cNvPr id="1580306068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467370005" name="Picture">
+                        <wp:docPr id="834141863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467370005" name="Picture"/>
+                                <pic:cNvPr id="834141863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682433503" name="Picture">
+                        <wp:docPr id="1982611406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682433503" name="Picture"/>
+                                <pic:cNvPr id="1982611406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19368133" name="Picture">
+                        <wp:docPr id="1395592572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19368133" name="Picture"/>
+                                <pic:cNvPr id="1395592572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826041660" name="Picture">
+                        <wp:docPr id="1355757919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826041660" name="Picture"/>
+                                <pic:cNvPr id="1355757919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312370469" name="Picture">
+                        <wp:docPr id="938096742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312370469" name="Picture"/>
+                                <pic:cNvPr id="938096742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665760518" name="Picture">
+                        <wp:docPr id="2035440921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665760518" name="Picture"/>
+                                <pic:cNvPr id="2035440921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900610910" name="Picture">
+                        <wp:docPr id="714635640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900610910" name="Picture"/>
+                                <pic:cNvPr id="714635640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219036427" name="Picture">
+                        <wp:docPr id="370719850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219036427" name="Picture"/>
+                                <pic:cNvPr id="370719850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390364208" name="Picture">
+                        <wp:docPr id="328920336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390364208" name="Picture"/>
+                                <pic:cNvPr id="328920336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017173006" name="Picture">
+                  <wp:docPr id="1572820108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017173006" name="Picture"/>
+                          <pic:cNvPr id="1572820108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730097321" name="Picture">
+                  <wp:docPr id="912359596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730097321" name="Picture"/>
+                          <pic:cNvPr id="912359596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726378236" name="Picture">
+                  <wp:docPr id="761046198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726378236" name="Picture"/>
+                          <pic:cNvPr id="761046198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363544174" name="Picture">
+                  <wp:docPr id="1829759710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363544174" name="Picture"/>
+                          <pic:cNvPr id="1829759710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781267155" name="Picture">
+                  <wp:docPr id="981544285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781267155" name="Picture"/>
+                          <pic:cNvPr id="981544285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318938510" name="Picture">
+                  <wp:docPr id="1053854201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318938510" name="Picture"/>
+                          <pic:cNvPr id="1053854201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108266939" name="Picture">
+                        <wp:docPr id="1391169583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108266939" name="Picture"/>
+                                <pic:cNvPr id="1391169583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597308679" name="Picture">
+                        <wp:docPr id="1322340446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597308679" name="Picture"/>
+                                <pic:cNvPr id="1322340446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294885823" name="Picture">
+                  <wp:docPr id="892366710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294885823" name="Picture"/>
+                          <pic:cNvPr id="892366710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631065773" name="Picture">
+                  <wp:docPr id="735621674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631065773" name="Picture"/>
+                          <pic:cNvPr id="735621674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428605770" name="Picture">
+                  <wp:docPr id="1875854511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428605770" name="Picture"/>
+                          <pic:cNvPr id="1875854511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307669082" name="Picture">
+                  <wp:docPr id="160011814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307669082" name="Picture"/>
+                          <pic:cNvPr id="160011814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594965299" name="Picture">
+                  <wp:docPr id="934769262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594965299" name="Picture"/>
+                          <pic:cNvPr id="934769262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252880871" name="Picture">
+                  <wp:docPr id="759061160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252880871" name="Picture"/>
+                          <pic:cNvPr id="759061160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716595007" name="Picture">
+                        <wp:docPr id="962486932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716595007" name="Picture"/>
+                                <pic:cNvPr id="962486932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24510,57 +24510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117348476" name="Picture">
+                  <wp:docPr id="388110245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117348476" name="Picture"/>
+                          <pic:cNvPr id="388110245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24599,57 +24599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828041935" name="Picture">
+                  <wp:docPr id="1735996668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828041935" name="Picture"/>
+                          <pic:cNvPr id="1735996668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25279,57 +25279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469829418" name="Picture">
+                  <wp:docPr id="1494183643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469829418" name="Picture"/>
+                          <pic:cNvPr id="1494183643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26340,57 +26340,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375122623" name="Picture">
+                  <wp:docPr id="2066928131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375122623" name="Picture"/>
+                          <pic:cNvPr id="2066928131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26443,57 +26443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935934457" name="Picture">
+                  <wp:docPr id="565595329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935934457" name="Picture"/>
+                          <pic:cNvPr id="565595329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27901,57 +27901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335219398" name="Picture">
+                  <wp:docPr id="220536214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335219398" name="Picture"/>
+                          <pic:cNvPr id="220536214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29098,57 +29098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099826993" name="Picture">
+                        <wp:docPr id="1604284757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099826993" name="Picture"/>
+                                <pic:cNvPr id="1604284757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31467,57 +31467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800934002" name="Picture">
+                  <wp:docPr id="1358594644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800934002" name="Picture"/>
+                          <pic:cNvPr id="1358594644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31556,57 +31556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758412648" name="Picture">
+                  <wp:docPr id="306156613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758412648" name="Picture"/>
+                          <pic:cNvPr id="306156613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32200,57 +32200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406523929" name="Picture">
+                  <wp:docPr id="915298958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406523929" name="Picture"/>
+                          <pic:cNvPr id="915298958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833073665" name="Picture">
+                  <wp:docPr id="2003120552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833073665" name="Picture"/>
+                          <pic:cNvPr id="2003120552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33301,57 +33301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288854654" name="Picture">
+                  <wp:docPr id="804377160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288854654" name="Picture"/>
+                          <pic:cNvPr id="804377160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34678,57 +34678,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173010875" name="Picture">
+                  <wp:docPr id="74301756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173010875" name="Picture"/>
+                          <pic:cNvPr id="74301756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35821,57 +35821,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593627635" name="Picture">
+                        <wp:docPr id="1294642923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593627635" name="Picture"/>
+                                <pic:cNvPr id="1294642923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37042,57 +37042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861231941" name="Picture">
+                  <wp:docPr id="665121363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861231941" name="Picture"/>
+                          <pic:cNvPr id="665121363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37113,57 +37113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25469559" name="Picture">
+                  <wp:docPr id="2069111476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25469559" name="Picture"/>
+                          <pic:cNvPr id="2069111476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37527,57 +37527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362170592" name="Picture">
+                  <wp:docPr id="282810311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362170592" name="Picture"/>
+                          <pic:cNvPr id="282810311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>