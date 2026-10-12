--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103776440" name="Picture">
+                  <wp:docPr id="138703623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103776440" name="Picture"/>
+                          <pic:cNvPr id="138703623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295820586" name="Picture">
+                  <wp:docPr id="1782803468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295820586" name="Picture"/>
+                          <pic:cNvPr id="1782803468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845412247" name="Picture">
+                        <wp:docPr id="923564435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845412247" name="Picture"/>
+                                <pic:cNvPr id="923564435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61349075" name="Picture">
+                  <wp:docPr id="1222517282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61349075" name="Picture"/>
+                          <pic:cNvPr id="1222517282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269996077" name="Picture">
+                  <wp:docPr id="518368141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269996077" name="Picture"/>
+                          <pic:cNvPr id="518368141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140130716" name="Picture">
+                  <wp:docPr id="89525501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140130716" name="Picture"/>
+                          <pic:cNvPr id="89525501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748514877" name="Picture">
+                  <wp:docPr id="1688526991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748514877" name="Picture"/>
+                          <pic:cNvPr id="1688526991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915447696" name="Picture">
+                  <wp:docPr id="994013429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915447696" name="Picture"/>
+                          <pic:cNvPr id="994013429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818047170" name="Picture">
+                        <wp:docPr id="98908767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818047170" name="Picture"/>
+                                <pic:cNvPr id="98908767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032736624" name="Picture">
+                        <wp:docPr id="2118295638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032736624" name="Picture"/>
+                                <pic:cNvPr id="2118295638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827954455" name="Picture">
+                        <wp:docPr id="547957253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827954455" name="Picture"/>
+                                <pic:cNvPr id="547957253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130682223" name="Picture">
+                        <wp:docPr id="1519569792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130682223" name="Picture"/>
+                                <pic:cNvPr id="1519569792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620547659" name="Picture">
+                        <wp:docPr id="622095019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620547659" name="Picture"/>
+                                <pic:cNvPr id="622095019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120290779" name="Picture">
+                        <wp:docPr id="1885370397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120290779" name="Picture"/>
+                                <pic:cNvPr id="1885370397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51389050" name="Picture">
+                        <wp:docPr id="639242716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51389050" name="Picture"/>
+                                <pic:cNvPr id="639242716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394144235" name="Picture">
+                        <wp:docPr id="1048257782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394144235" name="Picture"/>
+                                <pic:cNvPr id="1048257782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469262719" name="Picture">
+                        <wp:docPr id="681531291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469262719" name="Picture"/>
+                                <pic:cNvPr id="681531291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415559708" name="Picture">
+                        <wp:docPr id="423810034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415559708" name="Picture"/>
+                                <pic:cNvPr id="423810034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970286474" name="Picture">
+                        <wp:docPr id="334531661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970286474" name="Picture"/>
+                                <pic:cNvPr id="334531661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617864637" name="Picture">
+                        <wp:docPr id="907186244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617864637" name="Picture"/>
+                                <pic:cNvPr id="907186244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105469488" name="Picture">
+                        <wp:docPr id="1597918214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105469488" name="Picture"/>
+                                <pic:cNvPr id="1597918214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48969630" name="Picture">
+                        <wp:docPr id="552532310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48969630" name="Picture"/>
+                                <pic:cNvPr id="552532310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910216138" name="Picture">
+                        <wp:docPr id="1472687571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910216138" name="Picture"/>
+                                <pic:cNvPr id="1472687571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514991262" name="Picture">
+                  <wp:docPr id="1331042423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514991262" name="Picture"/>
+                          <pic:cNvPr id="1331042423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736341639" name="Picture">
+                  <wp:docPr id="386929110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736341639" name="Picture"/>
+                          <pic:cNvPr id="386929110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411308630" name="Picture">
+                  <wp:docPr id="959950327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411308630" name="Picture"/>
+                          <pic:cNvPr id="959950327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081231657" name="Picture">
+                  <wp:docPr id="560154663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081231657" name="Picture"/>
+                          <pic:cNvPr id="560154663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061055297" name="Picture">
+                  <wp:docPr id="743529219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061055297" name="Picture"/>
+                          <pic:cNvPr id="743529219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467624017" name="Picture">
+                  <wp:docPr id="870704546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467624017" name="Picture"/>
+                          <pic:cNvPr id="870704546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529292163" name="Picture">
+                        <wp:docPr id="535428816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529292163" name="Picture"/>
+                                <pic:cNvPr id="535428816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19380,57 +19380,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127967904" name="Picture">
+                        <wp:docPr id="1600350508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127967904" name="Picture"/>
+                                <pic:cNvPr id="1600350508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20643,57 +20643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382876685" name="Picture">
+                  <wp:docPr id="1912892415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382876685" name="Picture"/>
+                          <pic:cNvPr id="1912892415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301519627" name="Picture">
+                  <wp:docPr id="939353643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301519627" name="Picture"/>
+                          <pic:cNvPr id="939353643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21268,57 +21268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86676544" name="Picture">
+                  <wp:docPr id="2116302026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86676544" name="Picture"/>
+                          <pic:cNvPr id="2116302026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398322839" name="Picture">
+                        <wp:docPr id="1352771130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398322839" name="Picture"/>
+                                <pic:cNvPr id="1352771130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24337,57 +24337,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350860508" name="Picture">
+                  <wp:docPr id="1466770297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350860508" name="Picture"/>
+                          <pic:cNvPr id="1466770297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24426,57 +24426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973978846" name="Picture">
+                  <wp:docPr id="989284198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973978846" name="Picture"/>
+                          <pic:cNvPr id="989284198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25070,57 +25070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218699176" name="Picture">
+                  <wp:docPr id="1740289652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218699176" name="Picture"/>
+                          <pic:cNvPr id="1740289652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26068,57 +26068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919771174" name="Picture">
+                  <wp:docPr id="2027404571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919771174" name="Picture"/>
+                          <pic:cNvPr id="2027404571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26171,57 +26171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290589919" name="Picture">
+                  <wp:docPr id="1669031603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290589919" name="Picture"/>
+                          <pic:cNvPr id="1669031603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27550,57 +27550,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874686687" name="Picture">
+                  <wp:docPr id="157654300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874686687" name="Picture"/>
+                          <pic:cNvPr id="157654300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28675,57 +28675,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458446649" name="Picture">
+                        <wp:docPr id="1981240290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458446649" name="Picture"/>
+                                <pic:cNvPr id="1981240290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30028,57 +30028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851621603" name="Picture">
+                  <wp:docPr id="2070385551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851621603" name="Picture"/>
+                          <pic:cNvPr id="2070385551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30117,57 +30117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407491542" name="Picture">
+                  <wp:docPr id="628565080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407491542" name="Picture"/>
+                          <pic:cNvPr id="628565080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30761,57 +30761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376776716" name="Picture">
+                  <wp:docPr id="1765014359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376776716" name="Picture"/>
+                          <pic:cNvPr id="1765014359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725984749" name="Picture">
+                  <wp:docPr id="1767754198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725984749" name="Picture"/>
+                          <pic:cNvPr id="1767754198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31862,57 +31862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530199135" name="Picture">
+                  <wp:docPr id="1176855103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530199135" name="Picture"/>
+                          <pic:cNvPr id="1176855103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33243,57 +33243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014918990" name="Picture">
+                  <wp:docPr id="1891028469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014918990" name="Picture"/>
+                          <pic:cNvPr id="1891028469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34405,57 +34405,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208213906" name="Picture">
+                        <wp:docPr id="1500292758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208213906" name="Picture"/>
+                                <pic:cNvPr id="1500292758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35380,57 +35380,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207242651" name="Picture">
+                        <wp:docPr id="1839725824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207242651" name="Picture"/>
+                                <pic:cNvPr id="1839725824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36769,57 +36769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56903024" name="Picture">
+                  <wp:docPr id="1363390004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56903024" name="Picture"/>
+                          <pic:cNvPr id="1363390004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36858,57 +36858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350557743" name="Picture">
+                  <wp:docPr id="1455294318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350557743" name="Picture"/>
+                          <pic:cNvPr id="1455294318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37502,57 +37502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812169942" name="Picture">
+                  <wp:docPr id="397326949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812169942" name="Picture"/>
+                          <pic:cNvPr id="397326949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38500,57 +38500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350531792" name="Picture">
+                  <wp:docPr id="273427578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350531792" name="Picture"/>
+                          <pic:cNvPr id="273427578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38603,57 +38603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886213207" name="Picture">
+                  <wp:docPr id="1833225263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886213207" name="Picture"/>
+                          <pic:cNvPr id="1833225263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39980,57 +39980,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578936644" name="Picture">
+                  <wp:docPr id="185397460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578936644" name="Picture"/>
+                          <pic:cNvPr id="185397460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41123,57 +41123,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166158823" name="Picture">
+                        <wp:docPr id="297837741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166158823" name="Picture"/>
+                                <pic:cNvPr id="297837741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42484,57 +42484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839560982" name="Picture">
+                  <wp:docPr id="2108058641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839560982" name="Picture"/>
+                          <pic:cNvPr id="2108058641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42573,57 +42573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985827338" name="Picture">
+                  <wp:docPr id="781615243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985827338" name="Picture"/>
+                          <pic:cNvPr id="781615243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43217,57 +43217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741914570" name="Picture">
+                  <wp:docPr id="89669712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741914570" name="Picture"/>
+                          <pic:cNvPr id="89669712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44215,57 +44215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809972386" name="Picture">
+                  <wp:docPr id="1485555373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809972386" name="Picture"/>
+                          <pic:cNvPr id="1485555373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44318,57 +44318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614285854" name="Picture">
+                  <wp:docPr id="647108684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614285854" name="Picture"/>
+                          <pic:cNvPr id="647108684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45695,57 +45695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092583594" name="Picture">
+                  <wp:docPr id="824300924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092583594" name="Picture"/>
+                          <pic:cNvPr id="824300924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46838,57 +46838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935180492" name="Picture">
+                        <wp:docPr id="1939092263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935180492" name="Picture"/>
+                                <pic:cNvPr id="1939092263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48059,57 +48059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435964811" name="Picture">
+                  <wp:docPr id="1285653020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435964811" name="Picture"/>
+                          <pic:cNvPr id="1285653020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48130,57 +48130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383796082" name="Picture">
+                  <wp:docPr id="1946487919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383796082" name="Picture"/>
+                          <pic:cNvPr id="1946487919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48544,57 +48544,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639247454" name="Picture">
+                  <wp:docPr id="1305140651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639247454" name="Picture"/>
+                          <pic:cNvPr id="1305140651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>