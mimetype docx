--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231388370" name="Picture">
+                  <wp:docPr id="1152625307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231388370" name="Picture"/>
+                          <pic:cNvPr id="1152625307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60304013" name="Picture">
+                  <wp:docPr id="1096649452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60304013" name="Picture"/>
+                          <pic:cNvPr id="1096649452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093895248" name="Picture">
+                        <wp:docPr id="622945010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093895248" name="Picture"/>
+                                <pic:cNvPr id="622945010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837848382" name="Picture">
+                  <wp:docPr id="1873294664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837848382" name="Picture"/>
+                          <pic:cNvPr id="1873294664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608807611" name="Picture">
+                  <wp:docPr id="1261608980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608807611" name="Picture"/>
+                          <pic:cNvPr id="1261608980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489711080" name="Picture">
+                  <wp:docPr id="1746010881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489711080" name="Picture"/>
+                          <pic:cNvPr id="1746010881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001880037" name="Picture">
+                  <wp:docPr id="515586504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001880037" name="Picture"/>
+                          <pic:cNvPr id="515586504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725739410" name="Picture">
+                  <wp:docPr id="1245279383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725739410" name="Picture"/>
+                          <pic:cNvPr id="1245279383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659883237" name="Picture">
+                        <wp:docPr id="1844071159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659883237" name="Picture"/>
+                                <pic:cNvPr id="1844071159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644527710" name="Picture">
+                        <wp:docPr id="156610697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644527710" name="Picture"/>
+                                <pic:cNvPr id="156610697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120665193" name="Picture">
+                        <wp:docPr id="1083039461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120665193" name="Picture"/>
+                                <pic:cNvPr id="1083039461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388352811" name="Picture">
+                        <wp:docPr id="1726366981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388352811" name="Picture"/>
+                                <pic:cNvPr id="1726366981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950339186" name="Picture">
+                        <wp:docPr id="449590673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950339186" name="Picture"/>
+                                <pic:cNvPr id="449590673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736538371" name="Picture">
+                        <wp:docPr id="1404965318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736538371" name="Picture"/>
+                                <pic:cNvPr id="1404965318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715453826" name="Picture">
+                        <wp:docPr id="1655252848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715453826" name="Picture"/>
+                                <pic:cNvPr id="1655252848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932164100" name="Picture">
+                        <wp:docPr id="814940498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932164100" name="Picture"/>
+                                <pic:cNvPr id="814940498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122617965" name="Picture">
+                        <wp:docPr id="616467595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122617965" name="Picture"/>
+                                <pic:cNvPr id="616467595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865309917" name="Picture">
+                        <wp:docPr id="2116936753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865309917" name="Picture"/>
+                                <pic:cNvPr id="2116936753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180078494" name="Picture">
+                        <wp:docPr id="1158968941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180078494" name="Picture"/>
+                                <pic:cNvPr id="1158968941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075147677" name="Picture">
+                        <wp:docPr id="1877486270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075147677" name="Picture"/>
+                                <pic:cNvPr id="1877486270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200531599" name="Picture">
+                        <wp:docPr id="1167261502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200531599" name="Picture"/>
+                                <pic:cNvPr id="1167261502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101966380" name="Picture">
+                        <wp:docPr id="2095501896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101966380" name="Picture"/>
+                                <pic:cNvPr id="2095501896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031432502" name="Picture">
+                        <wp:docPr id="87280108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031432502" name="Picture"/>
+                                <pic:cNvPr id="87280108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421394678" name="Picture">
+                        <wp:docPr id="639242320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421394678" name="Picture"/>
+                                <pic:cNvPr id="639242320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215476045" name="Picture">
+                        <wp:docPr id="1924522681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215476045" name="Picture"/>
+                                <pic:cNvPr id="1924522681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529996717" name="Picture">
+                        <wp:docPr id="475573250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529996717" name="Picture"/>
+                                <pic:cNvPr id="475573250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958825582" name="Picture">
+                  <wp:docPr id="1437232644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958825582" name="Picture"/>
+                          <pic:cNvPr id="1437232644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131194389" name="Picture">
+                  <wp:docPr id="1428506119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131194389" name="Picture"/>
+                          <pic:cNvPr id="1428506119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931775228" name="Picture">
+                  <wp:docPr id="1645995040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931775228" name="Picture"/>
+                          <pic:cNvPr id="1645995040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796163038" name="Picture">
+                  <wp:docPr id="1368620955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796163038" name="Picture"/>
+                          <pic:cNvPr id="1368620955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748910861" name="Picture">
+                  <wp:docPr id="695493257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748910861" name="Picture"/>
+                          <pic:cNvPr id="695493257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111974622" name="Picture">
+                  <wp:docPr id="136506504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111974622" name="Picture"/>
+                          <pic:cNvPr id="136506504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678575835" name="Picture">
+                        <wp:docPr id="1211057906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678575835" name="Picture"/>
+                                <pic:cNvPr id="1211057906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112204813" name="Picture">
+                  <wp:docPr id="416588748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112204813" name="Picture"/>
+                          <pic:cNvPr id="416588748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176241169" name="Picture">
+                  <wp:docPr id="1066467759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176241169" name="Picture"/>
+                          <pic:cNvPr id="1066467759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859593084" name="Picture">
+                  <wp:docPr id="222025849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859593084" name="Picture"/>
+                          <pic:cNvPr id="222025849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476510237" name="Picture">
+                  <wp:docPr id="1501713627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476510237" name="Picture"/>
+                          <pic:cNvPr id="1501713627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858057875" name="Picture">
+                  <wp:docPr id="1619248254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858057875" name="Picture"/>
+                          <pic:cNvPr id="1619248254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206369747" name="Picture">
+                  <wp:docPr id="1892512540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206369747" name="Picture"/>
+                          <pic:cNvPr id="1892512540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872330612" name="Picture">
+                        <wp:docPr id="743808667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872330612" name="Picture"/>
+                                <pic:cNvPr id="743808667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536161266" name="Picture">
+                        <wp:docPr id="2000450992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536161266" name="Picture"/>
+                                <pic:cNvPr id="2000450992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496811746" name="Picture">
+                  <wp:docPr id="2006813834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496811746" name="Picture"/>
+                          <pic:cNvPr id="2006813834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024772401" name="Picture">
+                  <wp:docPr id="657833267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024772401" name="Picture"/>
+                          <pic:cNvPr id="657833267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355788987" name="Picture">
+                  <wp:docPr id="1385836399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355788987" name="Picture"/>
+                          <pic:cNvPr id="1385836399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261091928" name="Picture">
+                  <wp:docPr id="1751229921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261091928" name="Picture"/>
+                          <pic:cNvPr id="1751229921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823560058" name="Picture">
+                  <wp:docPr id="1222639486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823560058" name="Picture"/>
+                          <pic:cNvPr id="1222639486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677108701" name="Picture">
+                  <wp:docPr id="832292038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677108701" name="Picture"/>
+                          <pic:cNvPr id="832292038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573114171" name="Picture">
+                        <wp:docPr id="1645302669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573114171" name="Picture"/>
+                                <pic:cNvPr id="1645302669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198008595" name="Picture">
+                  <wp:docPr id="222500605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198008595" name="Picture"/>
+                          <pic:cNvPr id="222500605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455032647" name="Picture">
+                  <wp:docPr id="1288047128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455032647" name="Picture"/>
+                          <pic:cNvPr id="1288047128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144226777" name="Picture">
+                  <wp:docPr id="1831872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144226777" name="Picture"/>
+                          <pic:cNvPr id="1831872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095969950" name="Picture">
+                  <wp:docPr id="1155548232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095969950" name="Picture"/>
+                          <pic:cNvPr id="1155548232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475107056" name="Picture">
+                  <wp:docPr id="1334684574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475107056" name="Picture"/>
+                          <pic:cNvPr id="1334684574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845067884" name="Picture">
+                  <wp:docPr id="91264567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845067884" name="Picture"/>
+                          <pic:cNvPr id="91264567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103282201" name="Picture">
+                        <wp:docPr id="543687068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103282201" name="Picture"/>
+                                <pic:cNvPr id="543687068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620693677" name="Picture">
+                  <wp:docPr id="564718216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620693677" name="Picture"/>
+                          <pic:cNvPr id="564718216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65698019" name="Picture">
+                  <wp:docPr id="519496461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65698019" name="Picture"/>
+                          <pic:cNvPr id="519496461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772835906" name="Picture">
+                  <wp:docPr id="894642804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772835906" name="Picture"/>
+                          <pic:cNvPr id="894642804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118652440" name="Picture">
+                  <wp:docPr id="1590964909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118652440" name="Picture"/>
+                          <pic:cNvPr id="1590964909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049433618" name="Picture">
+                  <wp:docPr id="1254455793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049433618" name="Picture"/>
+                          <pic:cNvPr id="1254455793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660163384" name="Picture">
+                  <wp:docPr id="1803723426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660163384" name="Picture"/>
+                          <pic:cNvPr id="1803723426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166384469" name="Picture">
+                  <wp:docPr id="534469384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166384469" name="Picture"/>
+                          <pic:cNvPr id="534469384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678203355" name="Picture">
+                  <wp:docPr id="1630698979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678203355" name="Picture"/>
+                          <pic:cNvPr id="1630698979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581493114" name="Picture">
+                  <wp:docPr id="557710035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581493114" name="Picture"/>
+                          <pic:cNvPr id="557710035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945017449" name="Picture">
+                  <wp:docPr id="1231485517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945017449" name="Picture"/>
+                          <pic:cNvPr id="1231485517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637316278" name="Picture">
+                  <wp:docPr id="414453084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637316278" name="Picture"/>
+                          <pic:cNvPr id="414453084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981907519" name="Picture">
+                  <wp:docPr id="74949038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981907519" name="Picture"/>
+                          <pic:cNvPr id="74949038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687247662" name="Picture">
+                  <wp:docPr id="1308462991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687247662" name="Picture"/>
+                          <pic:cNvPr id="1308462991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343174306" name="Picture">
+                  <wp:docPr id="776468099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343174306" name="Picture"/>
+                          <pic:cNvPr id="776468099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288975575" name="Picture">
+                  <wp:docPr id="1770884575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288975575" name="Picture"/>
+                          <pic:cNvPr id="1770884575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>