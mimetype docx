--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963645484" name="Picture">
+                  <wp:docPr id="600569942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963645484" name="Picture"/>
+                          <pic:cNvPr id="600569942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045586199" name="Picture">
+                  <wp:docPr id="993070483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045586199" name="Picture"/>
+                          <pic:cNvPr id="993070483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436522579" name="Picture">
+                        <wp:docPr id="925684463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436522579" name="Picture"/>
+                                <pic:cNvPr id="925684463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867670601" name="Picture">
+                  <wp:docPr id="1173336584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867670601" name="Picture"/>
+                          <pic:cNvPr id="1173336584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476867654" name="Picture">
+                  <wp:docPr id="706533871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476867654" name="Picture"/>
+                          <pic:cNvPr id="706533871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731604418" name="Picture">
+                  <wp:docPr id="812149031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731604418" name="Picture"/>
+                          <pic:cNvPr id="812149031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042209126" name="Picture">
+                  <wp:docPr id="861666231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042209126" name="Picture"/>
+                          <pic:cNvPr id="861666231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451018025" name="Picture">
+                  <wp:docPr id="972954603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451018025" name="Picture"/>
+                          <pic:cNvPr id="972954603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356434009" name="Picture">
+                        <wp:docPr id="760812564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356434009" name="Picture"/>
+                                <pic:cNvPr id="760812564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944868595" name="Picture">
+                        <wp:docPr id="1623246592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944868595" name="Picture"/>
+                                <pic:cNvPr id="1623246592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205605618" name="Picture">
+                        <wp:docPr id="8381514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205605618" name="Picture"/>
+                                <pic:cNvPr id="8381514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890303102" name="Picture">
+                        <wp:docPr id="768915589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890303102" name="Picture"/>
+                                <pic:cNvPr id="768915589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104799686" name="Picture">
+                        <wp:docPr id="1917283274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104799686" name="Picture"/>
+                                <pic:cNvPr id="1917283274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160005031" name="Picture">
+                        <wp:docPr id="967383234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160005031" name="Picture"/>
+                                <pic:cNvPr id="967383234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698617272" name="Picture">
+                        <wp:docPr id="338927837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698617272" name="Picture"/>
+                                <pic:cNvPr id="338927837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125942211" name="Picture">
+                        <wp:docPr id="1374272249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125942211" name="Picture"/>
+                                <pic:cNvPr id="1374272249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571598044" name="Picture">
+                        <wp:docPr id="562106862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571598044" name="Picture"/>
+                                <pic:cNvPr id="562106862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779587716" name="Picture">
+                        <wp:docPr id="1623856189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779587716" name="Picture"/>
+                                <pic:cNvPr id="1623856189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157348772" name="Picture">
+                        <wp:docPr id="1953807007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157348772" name="Picture"/>
+                                <pic:cNvPr id="1953807007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840598214" name="Picture">
+                        <wp:docPr id="322583774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840598214" name="Picture"/>
+                                <pic:cNvPr id="322583774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571891612" name="Picture">
+                        <wp:docPr id="1932558011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571891612" name="Picture"/>
+                                <pic:cNvPr id="1932558011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243930766" name="Picture">
+                        <wp:docPr id="1747641401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243930766" name="Picture"/>
+                                <pic:cNvPr id="1747641401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324143180" name="Picture">
+                        <wp:docPr id="579082747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324143180" name="Picture"/>
+                                <pic:cNvPr id="579082747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797294300" name="Picture">
+                  <wp:docPr id="1531544004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797294300" name="Picture"/>
+                          <pic:cNvPr id="1531544004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942165567" name="Picture">
+                  <wp:docPr id="370799416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942165567" name="Picture"/>
+                          <pic:cNvPr id="370799416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512483647" name="Picture">
+                  <wp:docPr id="136501766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512483647" name="Picture"/>
+                          <pic:cNvPr id="136501766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34786051" name="Picture">
+                  <wp:docPr id="211821055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34786051" name="Picture"/>
+                          <pic:cNvPr id="211821055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386187464" name="Picture">
+                  <wp:docPr id="1911972981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386187464" name="Picture"/>
+                          <pic:cNvPr id="1911972981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088553429" name="Picture">
+                  <wp:docPr id="378910789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088553429" name="Picture"/>
+                          <pic:cNvPr id="378910789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507921682" name="Picture">
+                        <wp:docPr id="427403400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507921682" name="Picture"/>
+                                <pic:cNvPr id="427403400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18523,57 +18523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055069987" name="Picture">
+                        <wp:docPr id="2084313023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055069987" name="Picture"/>
+                                <pic:cNvPr id="2084313023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19997,57 +19997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743817799" name="Picture">
+                  <wp:docPr id="853596720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743817799" name="Picture"/>
+                          <pic:cNvPr id="853596720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20086,57 +20086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464247506" name="Picture">
+                  <wp:docPr id="873289926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464247506" name="Picture"/>
+                          <pic:cNvPr id="873289926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20730,57 +20730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029151883" name="Picture">
+                  <wp:docPr id="680534039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029151883" name="Picture"/>
+                          <pic:cNvPr id="680534039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21728,57 +21728,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943405122" name="Picture">
+                  <wp:docPr id="1902161114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943405122" name="Picture"/>
+                          <pic:cNvPr id="1902161114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21831,57 +21831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653494283" name="Picture">
+                  <wp:docPr id="939005448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653494283" name="Picture"/>
+                          <pic:cNvPr id="939005448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23212,57 +23212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221545002" name="Picture">
+                  <wp:docPr id="1769363547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221545002" name="Picture"/>
+                          <pic:cNvPr id="1769363547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879788395" name="Picture">
+                        <wp:docPr id="1134226138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879788395" name="Picture"/>
+                                <pic:cNvPr id="1134226138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25349,57 +25349,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028644543" name="Picture">
+                        <wp:docPr id="125229459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028644543" name="Picture"/>
+                                <pic:cNvPr id="125229459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397773422" name="Picture">
+                  <wp:docPr id="330182557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397773422" name="Picture"/>
+                          <pic:cNvPr id="330182557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26827,57 +26827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525030077" name="Picture">
+                  <wp:docPr id="2113797541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525030077" name="Picture"/>
+                          <pic:cNvPr id="2113797541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27471,57 +27471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893999576" name="Picture">
+                  <wp:docPr id="667050111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893999576" name="Picture"/>
+                          <pic:cNvPr id="667050111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28469,57 +28469,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122753477" name="Picture">
+                  <wp:docPr id="140974130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122753477" name="Picture"/>
+                          <pic:cNvPr id="140974130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28572,57 +28572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464491161" name="Picture">
+                  <wp:docPr id="782389350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464491161" name="Picture"/>
+                          <pic:cNvPr id="782389350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29949,57 +29949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958863124" name="Picture">
+                  <wp:docPr id="1373427005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958863124" name="Picture"/>
+                          <pic:cNvPr id="1373427005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31092,57 +31092,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782437501" name="Picture">
+                        <wp:docPr id="1234906217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782437501" name="Picture"/>
+                                <pic:cNvPr id="1234906217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32453,57 +32453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435603452" name="Picture">
+                  <wp:docPr id="2119794010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435603452" name="Picture"/>
+                          <pic:cNvPr id="2119794010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32542,57 +32542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713134823" name="Picture">
+                  <wp:docPr id="520707343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713134823" name="Picture"/>
+                          <pic:cNvPr id="520707343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33186,57 +33186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063806472" name="Picture">
+                  <wp:docPr id="1231808249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063806472" name="Picture"/>
+                          <pic:cNvPr id="1231808249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34184,57 +34184,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900498767" name="Picture">
+                  <wp:docPr id="1831139800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900498767" name="Picture"/>
+                          <pic:cNvPr id="1831139800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599232863" name="Picture">
+                  <wp:docPr id="1878411751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599232863" name="Picture"/>
+                          <pic:cNvPr id="1878411751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35666,57 +35666,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591041473" name="Picture">
+                  <wp:docPr id="1399521737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591041473" name="Picture"/>
+                          <pic:cNvPr id="1399521737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36819,57 +36819,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876055317" name="Picture">
+                        <wp:docPr id="1050359782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876055317" name="Picture"/>
+                                <pic:cNvPr id="1050359782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38291,57 +38291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454895227" name="Picture">
+                  <wp:docPr id="905256117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454895227" name="Picture"/>
+                          <pic:cNvPr id="905256117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38380,57 +38380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192061370" name="Picture">
+                  <wp:docPr id="1158897514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192061370" name="Picture"/>
+                          <pic:cNvPr id="1158897514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39024,57 +39024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852916092" name="Picture">
+                  <wp:docPr id="1697013400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852916092" name="Picture"/>
+                          <pic:cNvPr id="1697013400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40022,57 +40022,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059927422" name="Picture">
+                  <wp:docPr id="1041761722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059927422" name="Picture"/>
+                          <pic:cNvPr id="1041761722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40125,57 +40125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475495346" name="Picture">
+                  <wp:docPr id="450731440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475495346" name="Picture"/>
+                          <pic:cNvPr id="450731440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41502,57 +41502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674476596" name="Picture">
+                  <wp:docPr id="753184533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674476596" name="Picture"/>
+                          <pic:cNvPr id="753184533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42645,57 +42645,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762178058" name="Picture">
+                        <wp:docPr id="773840644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762178058" name="Picture"/>
+                                <pic:cNvPr id="773840644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43866,57 +43866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410673025" name="Picture">
+                  <wp:docPr id="654983637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410673025" name="Picture"/>
+                          <pic:cNvPr id="654983637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43937,57 +43937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638821739" name="Picture">
+                  <wp:docPr id="1776253351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638821739" name="Picture"/>
+                          <pic:cNvPr id="1776253351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44351,57 +44351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749519625" name="Picture">
+                  <wp:docPr id="1576601302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749519625" name="Picture"/>
+                          <pic:cNvPr id="1576601302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>