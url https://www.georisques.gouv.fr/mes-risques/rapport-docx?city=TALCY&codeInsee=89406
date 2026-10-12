--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671383176" name="Picture">
+                  <wp:docPr id="294670610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671383176" name="Picture"/>
+                          <pic:cNvPr id="294670610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600513186" name="Picture">
+                  <wp:docPr id="962395518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600513186" name="Picture"/>
+                          <pic:cNvPr id="962395518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025095569" name="Picture">
+                        <wp:docPr id="1615438890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025095569" name="Picture"/>
+                                <pic:cNvPr id="1615438890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631162651" name="Picture">
+                  <wp:docPr id="440205349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631162651" name="Picture"/>
+                          <pic:cNvPr id="440205349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921018058" name="Picture">
+                  <wp:docPr id="1545795582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921018058" name="Picture"/>
+                          <pic:cNvPr id="1545795582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466177717" name="Picture">
+                  <wp:docPr id="1035606081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466177717" name="Picture"/>
+                          <pic:cNvPr id="1035606081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498341612" name="Picture">
+                  <wp:docPr id="1934672816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498341612" name="Picture"/>
+                          <pic:cNvPr id="1934672816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070682971" name="Picture">
+                  <wp:docPr id="57268775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070682971" name="Picture"/>
+                          <pic:cNvPr id="57268775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181542555" name="Picture">
+                        <wp:docPr id="1554492555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181542555" name="Picture"/>
+                                <pic:cNvPr id="1554492555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411602084" name="Picture">
+                        <wp:docPr id="979263542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411602084" name="Picture"/>
+                                <pic:cNvPr id="979263542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298634317" name="Picture">
+                        <wp:docPr id="381031369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298634317" name="Picture"/>
+                                <pic:cNvPr id="381031369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715388572" name="Picture">
+                        <wp:docPr id="2002426418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715388572" name="Picture"/>
+                                <pic:cNvPr id="2002426418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333794498" name="Picture">
+                        <wp:docPr id="1102877579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333794498" name="Picture"/>
+                                <pic:cNvPr id="1102877579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603831720" name="Picture">
+                        <wp:docPr id="1501525873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603831720" name="Picture"/>
+                                <pic:cNvPr id="1501525873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510931139" name="Picture">
+                        <wp:docPr id="1279203093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510931139" name="Picture"/>
+                                <pic:cNvPr id="1279203093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510456884" name="Picture">
+                        <wp:docPr id="1000863453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510456884" name="Picture"/>
+                                <pic:cNvPr id="1000863453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805401856" name="Picture">
+                        <wp:docPr id="1925597811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805401856" name="Picture"/>
+                                <pic:cNvPr id="1925597811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303634885" name="Picture">
+                        <wp:docPr id="1681837056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303634885" name="Picture"/>
+                                <pic:cNvPr id="1681837056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486537806" name="Picture">
+                        <wp:docPr id="629613793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486537806" name="Picture"/>
+                                <pic:cNvPr id="629613793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754613266" name="Picture">
+                        <wp:docPr id="1608005013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754613266" name="Picture"/>
+                                <pic:cNvPr id="1608005013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836382497" name="Picture">
+                        <wp:docPr id="1828367790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836382497" name="Picture"/>
+                                <pic:cNvPr id="1828367790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290614611" name="Picture">
+                        <wp:docPr id="814401541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290614611" name="Picture"/>
+                                <pic:cNvPr id="814401541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121664020" name="Picture">
+                        <wp:docPr id="1363258036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121664020" name="Picture"/>
+                                <pic:cNvPr id="1363258036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908642639" name="Picture">
+                  <wp:docPr id="1179794781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908642639" name="Picture"/>
+                          <pic:cNvPr id="1179794781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666098207" name="Picture">
+                  <wp:docPr id="1736380440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666098207" name="Picture"/>
+                          <pic:cNvPr id="1736380440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913567556" name="Picture">
+                  <wp:docPr id="1827951317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913567556" name="Picture"/>
+                          <pic:cNvPr id="1827951317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933795067" name="Picture">
+                  <wp:docPr id="1557636764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933795067" name="Picture"/>
+                          <pic:cNvPr id="1557636764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947140341" name="Picture">
+                  <wp:docPr id="845701242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947140341" name="Picture"/>
+                          <pic:cNvPr id="845701242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844125692" name="Picture">
+                  <wp:docPr id="935829858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844125692" name="Picture"/>
+                          <pic:cNvPr id="935829858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709063797" name="Picture">
+                        <wp:docPr id="532702774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709063797" name="Picture"/>
+                                <pic:cNvPr id="532702774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792989360" name="Picture">
+                  <wp:docPr id="650607783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792989360" name="Picture"/>
+                          <pic:cNvPr id="650607783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097107369" name="Picture">
+                  <wp:docPr id="1023485045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097107369" name="Picture"/>
+                          <pic:cNvPr id="1023485045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749476821" name="Picture">
+                  <wp:docPr id="560731189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749476821" name="Picture"/>
+                          <pic:cNvPr id="560731189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816989451" name="Picture">
+                  <wp:docPr id="1214271740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816989451" name="Picture"/>
+                          <pic:cNvPr id="1214271740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27826682" name="Picture">
+                  <wp:docPr id="1196750075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27826682" name="Picture"/>
+                          <pic:cNvPr id="1196750075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018722076" name="Picture">
+                  <wp:docPr id="1356181696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018722076" name="Picture"/>
+                          <pic:cNvPr id="1356181696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455132766" name="Picture">
+                        <wp:docPr id="474089420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455132766" name="Picture"/>
+                                <pic:cNvPr id="474089420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703286833" name="Picture">
+                  <wp:docPr id="779657340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703286833" name="Picture"/>
+                          <pic:cNvPr id="779657340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122844223" name="Picture">
+                  <wp:docPr id="978017229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122844223" name="Picture"/>
+                          <pic:cNvPr id="978017229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188007782" name="Picture">
+                  <wp:docPr id="1202466518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188007782" name="Picture"/>
+                          <pic:cNvPr id="1202466518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979852509" name="Picture">
+                  <wp:docPr id="1531673749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979852509" name="Picture"/>
+                          <pic:cNvPr id="1531673749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707674616" name="Picture">
+                  <wp:docPr id="895825757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707674616" name="Picture"/>
+                          <pic:cNvPr id="895825757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260484690" name="Picture">
+                  <wp:docPr id="178891315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260484690" name="Picture"/>
+                          <pic:cNvPr id="178891315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622752893" name="Picture">
+                        <wp:docPr id="1857081069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622752893" name="Picture"/>
+                                <pic:cNvPr id="1857081069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774893115" name="Picture">
+                  <wp:docPr id="436210965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774893115" name="Picture"/>
+                          <pic:cNvPr id="436210965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059165411" name="Picture">
+                  <wp:docPr id="1915715358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059165411" name="Picture"/>
+                          <pic:cNvPr id="1915715358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816329715" name="Picture">
+                  <wp:docPr id="1754857554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816329715" name="Picture"/>
+                          <pic:cNvPr id="1754857554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33424,57 +33424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866869920" name="Picture">
+                  <wp:docPr id="860588353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866869920" name="Picture"/>
+                          <pic:cNvPr id="860588353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33513,57 +33513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122891917" name="Picture">
+                  <wp:docPr id="334529770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122891917" name="Picture"/>
+                          <pic:cNvPr id="334529770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34193,57 +34193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915434838" name="Picture">
+                  <wp:docPr id="192309077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915434838" name="Picture"/>
+                          <pic:cNvPr id="192309077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35254,57 +35254,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693876956" name="Picture">
+                  <wp:docPr id="1557314286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693876956" name="Picture"/>
+                          <pic:cNvPr id="1557314286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35357,57 +35357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665981763" name="Picture">
+                  <wp:docPr id="1491504426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665981763" name="Picture"/>
+                          <pic:cNvPr id="1491504426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36815,57 +36815,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640663754" name="Picture">
+                  <wp:docPr id="1442531489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640663754" name="Picture"/>
+                          <pic:cNvPr id="1442531489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38012,57 +38012,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061728586" name="Picture">
+                        <wp:docPr id="838260070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061728586" name="Picture"/>
+                                <pic:cNvPr id="838260070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40182,57 +40182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902277673" name="Picture">
+                  <wp:docPr id="1201798608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902277673" name="Picture"/>
+                          <pic:cNvPr id="1201798608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40271,57 +40271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069969248" name="Picture">
+                  <wp:docPr id="1959467009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069969248" name="Picture"/>
+                          <pic:cNvPr id="1959467009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40915,57 +40915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165908787" name="Picture">
+                  <wp:docPr id="1938927131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165908787" name="Picture"/>
+                          <pic:cNvPr id="1938927131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41913,57 +41913,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667164347" name="Picture">
+                  <wp:docPr id="2043794773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667164347" name="Picture"/>
+                          <pic:cNvPr id="2043794773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42016,57 +42016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086762207" name="Picture">
+                  <wp:docPr id="497196306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086762207" name="Picture"/>
+                          <pic:cNvPr id="497196306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43393,57 +43393,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682179713" name="Picture">
+                  <wp:docPr id="201239233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682179713" name="Picture"/>
+                          <pic:cNvPr id="201239233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460047981" name="Picture">
+                        <wp:docPr id="1198250318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460047981" name="Picture"/>
+                                <pic:cNvPr id="1198250318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45807,57 +45807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961752345" name="Picture">
+                  <wp:docPr id="131190897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961752345" name="Picture"/>
+                          <pic:cNvPr id="131190897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45887,57 +45887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23589941" name="Picture">
+                  <wp:docPr id="510804007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23589941" name="Picture"/>
+                          <pic:cNvPr id="510804007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46366,57 +46366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347736622" name="Picture">
+                  <wp:docPr id="1194127910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347736622" name="Picture"/>
+                          <pic:cNvPr id="1194127910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48241,57 +48241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092340567" name="Picture">
+                  <wp:docPr id="1390719218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092340567" name="Picture"/>
+                          <pic:cNvPr id="1390719218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48312,57 +48312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145601821" name="Picture">
+                  <wp:docPr id="1578873329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145601821" name="Picture"/>
+                          <pic:cNvPr id="1578873329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48726,57 +48726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165676907" name="Picture">
+                  <wp:docPr id="2114377174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165676907" name="Picture"/>
+                          <pic:cNvPr id="2114377174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>