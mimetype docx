--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281379491" name="Picture">
+                  <wp:docPr id="580495313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281379491" name="Picture"/>
+                          <pic:cNvPr id="580495313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264863119" name="Picture">
+                  <wp:docPr id="1011018075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264863119" name="Picture"/>
+                          <pic:cNvPr id="1011018075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172877737" name="Picture">
+                        <wp:docPr id="1847843439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172877737" name="Picture"/>
+                                <pic:cNvPr id="1847843439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71291819" name="Picture">
+                  <wp:docPr id="1203387259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71291819" name="Picture"/>
+                          <pic:cNvPr id="1203387259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943554172" name="Picture">
+                  <wp:docPr id="1878649184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943554172" name="Picture"/>
+                          <pic:cNvPr id="1878649184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130245088" name="Picture">
+                  <wp:docPr id="1286031444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130245088" name="Picture"/>
+                          <pic:cNvPr id="1286031444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769908917" name="Picture">
+                  <wp:docPr id="791593656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769908917" name="Picture"/>
+                          <pic:cNvPr id="791593656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723462405" name="Picture">
+                  <wp:docPr id="61059687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723462405" name="Picture"/>
+                          <pic:cNvPr id="61059687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464750919" name="Picture">
+                        <wp:docPr id="2066749292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464750919" name="Picture"/>
+                                <pic:cNvPr id="2066749292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656896527" name="Picture">
+                        <wp:docPr id="573942795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656896527" name="Picture"/>
+                                <pic:cNvPr id="573942795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174942715" name="Picture">
+                        <wp:docPr id="643439255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174942715" name="Picture"/>
+                                <pic:cNvPr id="643439255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953061588" name="Picture">
+                        <wp:docPr id="1030707482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953061588" name="Picture"/>
+                                <pic:cNvPr id="1030707482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927714792" name="Picture">
+                        <wp:docPr id="476102924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927714792" name="Picture"/>
+                                <pic:cNvPr id="476102924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34817372" name="Picture">
+                        <wp:docPr id="2036878216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34817372" name="Picture"/>
+                                <pic:cNvPr id="2036878216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518338665" name="Picture">
+                        <wp:docPr id="206719845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518338665" name="Picture"/>
+                                <pic:cNvPr id="206719845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840346659" name="Picture">
+                        <wp:docPr id="186492856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840346659" name="Picture"/>
+                                <pic:cNvPr id="186492856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360326181" name="Picture">
+                        <wp:docPr id="194548287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360326181" name="Picture"/>
+                                <pic:cNvPr id="194548287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557141388" name="Picture">
+                        <wp:docPr id="1660279071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557141388" name="Picture"/>
+                                <pic:cNvPr id="1660279071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410183140" name="Picture">
+                        <wp:docPr id="344974847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410183140" name="Picture"/>
+                                <pic:cNvPr id="344974847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891811773" name="Picture">
+                        <wp:docPr id="1243020500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891811773" name="Picture"/>
+                                <pic:cNvPr id="1243020500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297927195" name="Picture">
+                  <wp:docPr id="2139327948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297927195" name="Picture"/>
+                          <pic:cNvPr id="2139327948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232386511" name="Picture">
+                  <wp:docPr id="812806145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232386511" name="Picture"/>
+                          <pic:cNvPr id="812806145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284941104" name="Picture">
+                  <wp:docPr id="1046994998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284941104" name="Picture"/>
+                          <pic:cNvPr id="1046994998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807134731" name="Picture">
+                  <wp:docPr id="1446968209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807134731" name="Picture"/>
+                          <pic:cNvPr id="1446968209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106158918" name="Picture">
+                  <wp:docPr id="705300719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106158918" name="Picture"/>
+                          <pic:cNvPr id="705300719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16738525" name="Picture">
+                  <wp:docPr id="1356793522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16738525" name="Picture"/>
+                          <pic:cNvPr id="1356793522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="896747921" name="Picture">
+                        <wp:docPr id="1814673082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="896747921" name="Picture"/>
+                                <pic:cNvPr id="1814673082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594461940" name="Picture">
+                  <wp:docPr id="1464896877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594461940" name="Picture"/>
+                          <pic:cNvPr id="1464896877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447267003" name="Picture">
+                  <wp:docPr id="436198825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447267003" name="Picture"/>
+                          <pic:cNvPr id="436198825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892878270" name="Picture">
+                  <wp:docPr id="952251466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892878270" name="Picture"/>
+                          <pic:cNvPr id="952251466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441464786" name="Picture">
+                  <wp:docPr id="1992840330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441464786" name="Picture"/>
+                          <pic:cNvPr id="1992840330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954867021" name="Picture">
+                  <wp:docPr id="2100101266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954867021" name="Picture"/>
+                          <pic:cNvPr id="2100101266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753240356" name="Picture">
+                  <wp:docPr id="512242364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753240356" name="Picture"/>
+                          <pic:cNvPr id="512242364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961508107" name="Picture">
+                        <wp:docPr id="2073511149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961508107" name="Picture"/>
+                                <pic:cNvPr id="2073511149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639026328" name="Picture">
+                  <wp:docPr id="80724859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639026328" name="Picture"/>
+                          <pic:cNvPr id="80724859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411309882" name="Picture">
+                  <wp:docPr id="1050897043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411309882" name="Picture"/>
+                          <pic:cNvPr id="1050897043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823899010" name="Picture">
+                  <wp:docPr id="1388319583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823899010" name="Picture"/>
+                          <pic:cNvPr id="1388319583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353535910" name="Picture">
+                  <wp:docPr id="706839433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353535910" name="Picture"/>
+                          <pic:cNvPr id="706839433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88532895" name="Picture">
+                  <wp:docPr id="1700045929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88532895" name="Picture"/>
+                          <pic:cNvPr id="1700045929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90365202" name="Picture">
+                  <wp:docPr id="1532922675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90365202" name="Picture"/>
+                          <pic:cNvPr id="1532922675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799566567" name="Picture">
+                        <wp:docPr id="1669606942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799566567" name="Picture"/>
+                                <pic:cNvPr id="1669606942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441668285" name="Picture">
+                  <wp:docPr id="524839909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441668285" name="Picture"/>
+                          <pic:cNvPr id="524839909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230545461" name="Picture">
+                  <wp:docPr id="1651864870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230545461" name="Picture"/>
+                          <pic:cNvPr id="1651864870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133537129" name="Picture">
+                  <wp:docPr id="549671848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133537129" name="Picture"/>
+                          <pic:cNvPr id="549671848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112026870" name="Picture">
+                  <wp:docPr id="801816948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112026870" name="Picture"/>
+                          <pic:cNvPr id="801816948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920622269" name="Picture">
+                  <wp:docPr id="1017532982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920622269" name="Picture"/>
+                          <pic:cNvPr id="1017532982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716664429" name="Picture">
+                  <wp:docPr id="1466125725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716664429" name="Picture"/>
+                          <pic:cNvPr id="1466125725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92996401" name="Picture">
+                        <wp:docPr id="1026366309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92996401" name="Picture"/>
+                                <pic:cNvPr id="1026366309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350142955" name="Picture">
+                  <wp:docPr id="1886365432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350142955" name="Picture"/>
+                          <pic:cNvPr id="1886365432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332545079" name="Picture">
+                  <wp:docPr id="2100121066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332545079" name="Picture"/>
+                          <pic:cNvPr id="2100121066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887923423" name="Picture">
+                  <wp:docPr id="1241118076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887923423" name="Picture"/>
+                          <pic:cNvPr id="1241118076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>