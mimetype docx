--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359901681" name="Picture">
+                  <wp:docPr id="861771941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359901681" name="Picture"/>
+                          <pic:cNvPr id="861771941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197860494" name="Picture">
+                  <wp:docPr id="579880447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197860494" name="Picture"/>
+                          <pic:cNvPr id="579880447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270023395" name="Picture">
+                        <wp:docPr id="67425884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270023395" name="Picture"/>
+                                <pic:cNvPr id="67425884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416633058" name="Picture">
+                  <wp:docPr id="752803507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416633058" name="Picture"/>
+                          <pic:cNvPr id="752803507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730961733" name="Picture">
+                  <wp:docPr id="994823843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730961733" name="Picture"/>
+                          <pic:cNvPr id="994823843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829297395" name="Picture">
+                  <wp:docPr id="1899798097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829297395" name="Picture"/>
+                          <pic:cNvPr id="1899798097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496860929" name="Picture">
+                  <wp:docPr id="372918225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496860929" name="Picture"/>
+                          <pic:cNvPr id="372918225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883062423" name="Picture">
+                  <wp:docPr id="1483848764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883062423" name="Picture"/>
+                          <pic:cNvPr id="1483848764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092019016" name="Picture">
+                        <wp:docPr id="827394110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092019016" name="Picture"/>
+                                <pic:cNvPr id="827394110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549755830" name="Picture">
+                        <wp:docPr id="1177772552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549755830" name="Picture"/>
+                                <pic:cNvPr id="1177772552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734933545" name="Picture">
+                        <wp:docPr id="1868254242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734933545" name="Picture"/>
+                                <pic:cNvPr id="1868254242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994065393" name="Picture">
+                        <wp:docPr id="1999671124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994065393" name="Picture"/>
+                                <pic:cNvPr id="1999671124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749918992" name="Picture">
+                        <wp:docPr id="1674289131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749918992" name="Picture"/>
+                                <pic:cNvPr id="1674289131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073294921" name="Picture">
+                        <wp:docPr id="1594904112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073294921" name="Picture"/>
+                                <pic:cNvPr id="1594904112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13237263" name="Picture">
+                        <wp:docPr id="962331903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13237263" name="Picture"/>
+                                <pic:cNvPr id="962331903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652985151" name="Picture">
+                        <wp:docPr id="1888257051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652985151" name="Picture"/>
+                                <pic:cNvPr id="1888257051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263919648" name="Picture">
+                        <wp:docPr id="523790151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263919648" name="Picture"/>
+                                <pic:cNvPr id="523790151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212519693" name="Picture">
+                        <wp:docPr id="1766181063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212519693" name="Picture"/>
+                                <pic:cNvPr id="1766181063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232915536" name="Picture">
+                        <wp:docPr id="339011020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232915536" name="Picture"/>
+                                <pic:cNvPr id="339011020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564869199" name="Picture">
+                        <wp:docPr id="477631358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564869199" name="Picture"/>
+                                <pic:cNvPr id="477631358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423680954" name="Picture">
+                        <wp:docPr id="1838361551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423680954" name="Picture"/>
+                                <pic:cNvPr id="1838361551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143232031" name="Picture">
+                        <wp:docPr id="1730777992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143232031" name="Picture"/>
+                                <pic:cNvPr id="1730777992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960437300" name="Picture">
+                        <wp:docPr id="1273618255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960437300" name="Picture"/>
+                                <pic:cNvPr id="1273618255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178006743" name="Picture">
+                  <wp:docPr id="595241508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178006743" name="Picture"/>
+                          <pic:cNvPr id="595241508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725334641" name="Picture">
+                  <wp:docPr id="711010516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725334641" name="Picture"/>
+                          <pic:cNvPr id="711010516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768583630" name="Picture">
+                  <wp:docPr id="1241897148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768583630" name="Picture"/>
+                          <pic:cNvPr id="1241897148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684773947" name="Picture">
+                  <wp:docPr id="691956788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684773947" name="Picture"/>
+                          <pic:cNvPr id="691956788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565039322" name="Picture">
+                  <wp:docPr id="1503876248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565039322" name="Picture"/>
+                          <pic:cNvPr id="1503876248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595291304" name="Picture">
+                  <wp:docPr id="451447651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595291304" name="Picture"/>
+                          <pic:cNvPr id="451447651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013064572" name="Picture">
+                        <wp:docPr id="1185638356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013064572" name="Picture"/>
+                                <pic:cNvPr id="1185638356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056921113" name="Picture">
+                  <wp:docPr id="1909623393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056921113" name="Picture"/>
+                          <pic:cNvPr id="1909623393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284629738" name="Picture">
+                  <wp:docPr id="657254237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284629738" name="Picture"/>
+                          <pic:cNvPr id="657254237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544976137" name="Picture">
+                  <wp:docPr id="983871915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544976137" name="Picture"/>
+                          <pic:cNvPr id="983871915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517650118" name="Picture">
+                  <wp:docPr id="432889781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517650118" name="Picture"/>
+                          <pic:cNvPr id="432889781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749578575" name="Picture">
+                  <wp:docPr id="449199202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749578575" name="Picture"/>
+                          <pic:cNvPr id="449199202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188355841" name="Picture">
+                  <wp:docPr id="1276756369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188355841" name="Picture"/>
+                          <pic:cNvPr id="1276756369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573458468" name="Picture">
+                        <wp:docPr id="1392839893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573458468" name="Picture"/>
+                                <pic:cNvPr id="1392839893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935731019" name="Picture">
+                  <wp:docPr id="337605068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935731019" name="Picture"/>
+                          <pic:cNvPr id="337605068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768960691" name="Picture">
+                  <wp:docPr id="1789028027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768960691" name="Picture"/>
+                          <pic:cNvPr id="1789028027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221926311" name="Picture">
+                  <wp:docPr id="701051842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221926311" name="Picture"/>
+                          <pic:cNvPr id="701051842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301362019" name="Picture">
+                  <wp:docPr id="1003788776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301362019" name="Picture"/>
+                          <pic:cNvPr id="1003788776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652764649" name="Picture">
+                  <wp:docPr id="213946194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652764649" name="Picture"/>
+                          <pic:cNvPr id="213946194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773212733" name="Picture">
+                  <wp:docPr id="905817112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773212733" name="Picture"/>
+                          <pic:cNvPr id="905817112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534496678" name="Picture">
+                  <wp:docPr id="312849291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534496678" name="Picture"/>
+                          <pic:cNvPr id="312849291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973568009" name="Picture">
+                  <wp:docPr id="1247821995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973568009" name="Picture"/>
+                          <pic:cNvPr id="1247821995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689568029" name="Picture">
+                  <wp:docPr id="253081154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689568029" name="Picture"/>
+                          <pic:cNvPr id="253081154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722195672" name="Picture">
+                  <wp:docPr id="1470105411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722195672" name="Picture"/>
+                          <pic:cNvPr id="1470105411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435408149" name="Picture">
+                  <wp:docPr id="940920391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435408149" name="Picture"/>
+                          <pic:cNvPr id="940920391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577293015" name="Picture">
+                  <wp:docPr id="1554222106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577293015" name="Picture"/>
+                          <pic:cNvPr id="1554222106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705709328" name="Picture">
+                        <wp:docPr id="182904262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705709328" name="Picture"/>
+                                <pic:cNvPr id="182904262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313475831" name="Picture">
+                  <wp:docPr id="1256553436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313475831" name="Picture"/>
+                          <pic:cNvPr id="1256553436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871727305" name="Picture">
+                  <wp:docPr id="813465409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871727305" name="Picture"/>
+                          <pic:cNvPr id="813465409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064704938" name="Picture">
+                  <wp:docPr id="1794791125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064704938" name="Picture"/>
+                          <pic:cNvPr id="1794791125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113267452" name="Picture">
+                  <wp:docPr id="1885477873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113267452" name="Picture"/>
+                          <pic:cNvPr id="1885477873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553300374" name="Picture">
+                  <wp:docPr id="1959972764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553300374" name="Picture"/>
+                          <pic:cNvPr id="1959972764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21850253" name="Picture">
+                  <wp:docPr id="721964299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21850253" name="Picture"/>
+                          <pic:cNvPr id="721964299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512678562" name="Picture">
+                        <wp:docPr id="1916302734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512678562" name="Picture"/>
+                                <pic:cNvPr id="1916302734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250694940" name="Picture">
+                  <wp:docPr id="2079225872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250694940" name="Picture"/>
+                          <pic:cNvPr id="2079225872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929283700" name="Picture">
+                  <wp:docPr id="398391645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929283700" name="Picture"/>
+                          <pic:cNvPr id="398391645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157375639" name="Picture">
+                  <wp:docPr id="1717023188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157375639" name="Picture"/>
+                          <pic:cNvPr id="1717023188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840220618" name="Picture">
+                  <wp:docPr id="734998643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840220618" name="Picture"/>
+                          <pic:cNvPr id="734998643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405682146" name="Picture">
+                  <wp:docPr id="1272660038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405682146" name="Picture"/>
+                          <pic:cNvPr id="1272660038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036219118" name="Picture">
+                  <wp:docPr id="282694136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036219118" name="Picture"/>
+                          <pic:cNvPr id="282694136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>