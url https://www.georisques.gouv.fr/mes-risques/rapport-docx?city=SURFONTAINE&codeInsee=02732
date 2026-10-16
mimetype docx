--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391304201" name="Picture">
+                  <wp:docPr id="1084741989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391304201" name="Picture"/>
+                          <pic:cNvPr id="1084741989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010803946" name="Picture">
+                  <wp:docPr id="622910376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010803946" name="Picture"/>
+                          <pic:cNvPr id="622910376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418613641" name="Picture">
+                        <wp:docPr id="1351952888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418613641" name="Picture"/>
+                                <pic:cNvPr id="1351952888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996367466" name="Picture">
+                  <wp:docPr id="1171009784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996367466" name="Picture"/>
+                          <pic:cNvPr id="1171009784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362831540" name="Picture">
+                  <wp:docPr id="457631715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362831540" name="Picture"/>
+                          <pic:cNvPr id="457631715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050698388" name="Picture">
+                  <wp:docPr id="1228555618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050698388" name="Picture"/>
+                          <pic:cNvPr id="1228555618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085251328" name="Picture">
+                  <wp:docPr id="249954061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085251328" name="Picture"/>
+                          <pic:cNvPr id="249954061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638132363" name="Picture">
+                  <wp:docPr id="322020062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638132363" name="Picture"/>
+                          <pic:cNvPr id="322020062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745409544" name="Picture">
+                        <wp:docPr id="529898489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745409544" name="Picture"/>
+                                <pic:cNvPr id="529898489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819685509" name="Picture">
+                        <wp:docPr id="1892588308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819685509" name="Picture"/>
+                                <pic:cNvPr id="1892588308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314448112" name="Picture">
+                        <wp:docPr id="1599071263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314448112" name="Picture"/>
+                                <pic:cNvPr id="1599071263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321764618" name="Picture">
+                        <wp:docPr id="960979099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321764618" name="Picture"/>
+                                <pic:cNvPr id="960979099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143072293" name="Picture">
+                        <wp:docPr id="232450522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143072293" name="Picture"/>
+                                <pic:cNvPr id="232450522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860409938" name="Picture">
+                        <wp:docPr id="1286677452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860409938" name="Picture"/>
+                                <pic:cNvPr id="1286677452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837136114" name="Picture">
+                        <wp:docPr id="1790033812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837136114" name="Picture"/>
+                                <pic:cNvPr id="1790033812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641522474" name="Picture">
+                        <wp:docPr id="1282044390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641522474" name="Picture"/>
+                                <pic:cNvPr id="1282044390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016035802" name="Picture">
+                        <wp:docPr id="92679334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016035802" name="Picture"/>
+                                <pic:cNvPr id="92679334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321389670" name="Picture">
+                        <wp:docPr id="190940023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321389670" name="Picture"/>
+                                <pic:cNvPr id="190940023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153701839" name="Picture">
+                        <wp:docPr id="2016980346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153701839" name="Picture"/>
+                                <pic:cNvPr id="2016980346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116232644" name="Picture">
+                        <wp:docPr id="951566826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116232644" name="Picture"/>
+                                <pic:cNvPr id="951566826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532674895" name="Picture">
+                  <wp:docPr id="1797828130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532674895" name="Picture"/>
+                          <pic:cNvPr id="1797828130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182139839" name="Picture">
+                  <wp:docPr id="443037070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182139839" name="Picture"/>
+                          <pic:cNvPr id="443037070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354413947" name="Picture">
+                  <wp:docPr id="608667582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354413947" name="Picture"/>
+                          <pic:cNvPr id="608667582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111892700" name="Picture">
+                  <wp:docPr id="1237696595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111892700" name="Picture"/>
+                          <pic:cNvPr id="1237696595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343049390" name="Picture">
+                  <wp:docPr id="1726344577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343049390" name="Picture"/>
+                          <pic:cNvPr id="1726344577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306097081" name="Picture">
+                  <wp:docPr id="1321313839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306097081" name="Picture"/>
+                          <pic:cNvPr id="1321313839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432849821" name="Picture">
+                        <wp:docPr id="1932231474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432849821" name="Picture"/>
+                                <pic:cNvPr id="1932231474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312165894" name="Picture">
+                  <wp:docPr id="700749743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312165894" name="Picture"/>
+                          <pic:cNvPr id="700749743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60074287" name="Picture">
+                  <wp:docPr id="1475911060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60074287" name="Picture"/>
+                          <pic:cNvPr id="1475911060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786169253" name="Picture">
+                  <wp:docPr id="2019927626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786169253" name="Picture"/>
+                          <pic:cNvPr id="2019927626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284582939" name="Picture">
+                  <wp:docPr id="851346798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284582939" name="Picture"/>
+                          <pic:cNvPr id="851346798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288309289" name="Picture">
+                  <wp:docPr id="997247382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288309289" name="Picture"/>
+                          <pic:cNvPr id="997247382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151110424" name="Picture">
+                  <wp:docPr id="843928981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151110424" name="Picture"/>
+                          <pic:cNvPr id="843928981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120814840" name="Picture">
+                        <wp:docPr id="1204515891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120814840" name="Picture"/>
+                                <pic:cNvPr id="1204515891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2979333" name="Picture">
+                  <wp:docPr id="527589538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2979333" name="Picture"/>
+                          <pic:cNvPr id="527589538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129548630" name="Picture">
+                  <wp:docPr id="605838264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129548630" name="Picture"/>
+                          <pic:cNvPr id="605838264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228515636" name="Picture">
+                  <wp:docPr id="766573070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228515636" name="Picture"/>
+                          <pic:cNvPr id="766573070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686889092" name="Picture">
+                  <wp:docPr id="1409226482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686889092" name="Picture"/>
+                          <pic:cNvPr id="1409226482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110228131" name="Picture">
+                  <wp:docPr id="2026432729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110228131" name="Picture"/>
+                          <pic:cNvPr id="2026432729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116448520" name="Picture">
+                  <wp:docPr id="1040248874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116448520" name="Picture"/>
+                          <pic:cNvPr id="1040248874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289667111" name="Picture">
+                        <wp:docPr id="1462046169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289667111" name="Picture"/>
+                                <pic:cNvPr id="1462046169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400016723" name="Picture">
+                  <wp:docPr id="1855792823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400016723" name="Picture"/>
+                          <pic:cNvPr id="1855792823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713415404" name="Picture">
+                  <wp:docPr id="1701811126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713415404" name="Picture"/>
+                          <pic:cNvPr id="1701811126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625642735" name="Picture">
+                  <wp:docPr id="123770101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625642735" name="Picture"/>
+                          <pic:cNvPr id="123770101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338745774" name="Picture">
+                  <wp:docPr id="1032364250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338745774" name="Picture"/>
+                          <pic:cNvPr id="1032364250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87088608" name="Picture">
+                  <wp:docPr id="1066666441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87088608" name="Picture"/>
+                          <pic:cNvPr id="1066666441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573679659" name="Picture">
+                  <wp:docPr id="2103599421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573679659" name="Picture"/>
+                          <pic:cNvPr id="2103599421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869536873" name="Picture">
+                        <wp:docPr id="21207291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869536873" name="Picture"/>
+                                <pic:cNvPr id="21207291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085358943" name="Picture">
+                  <wp:docPr id="1866885735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085358943" name="Picture"/>
+                          <pic:cNvPr id="1866885735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207780407" name="Picture">
+                  <wp:docPr id="840189355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207780407" name="Picture"/>
+                          <pic:cNvPr id="840189355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353533250" name="Picture">
+                  <wp:docPr id="184625290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353533250" name="Picture"/>
+                          <pic:cNvPr id="184625290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>