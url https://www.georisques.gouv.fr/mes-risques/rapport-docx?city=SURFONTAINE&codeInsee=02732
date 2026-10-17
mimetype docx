--- v1 (2026-10-16)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084741989" name="Picture">
+                  <wp:docPr id="1383953695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084741989" name="Picture"/>
+                          <pic:cNvPr id="1383953695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622910376" name="Picture">
+                  <wp:docPr id="494281943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622910376" name="Picture"/>
+                          <pic:cNvPr id="494281943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351952888" name="Picture">
+                        <wp:docPr id="1444548713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351952888" name="Picture"/>
+                                <pic:cNvPr id="1444548713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171009784" name="Picture">
+                  <wp:docPr id="323852143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171009784" name="Picture"/>
+                          <pic:cNvPr id="323852143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457631715" name="Picture">
+                  <wp:docPr id="135889528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457631715" name="Picture"/>
+                          <pic:cNvPr id="135889528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228555618" name="Picture">
+                  <wp:docPr id="74872887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228555618" name="Picture"/>
+                          <pic:cNvPr id="74872887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249954061" name="Picture">
+                  <wp:docPr id="1113970297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249954061" name="Picture"/>
+                          <pic:cNvPr id="1113970297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322020062" name="Picture">
+                  <wp:docPr id="820053840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322020062" name="Picture"/>
+                          <pic:cNvPr id="820053840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529898489" name="Picture">
+                        <wp:docPr id="316256489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529898489" name="Picture"/>
+                                <pic:cNvPr id="316256489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892588308" name="Picture">
+                        <wp:docPr id="1850511699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892588308" name="Picture"/>
+                                <pic:cNvPr id="1850511699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599071263" name="Picture">
+                        <wp:docPr id="451969744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599071263" name="Picture"/>
+                                <pic:cNvPr id="451969744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960979099" name="Picture">
+                        <wp:docPr id="1835649299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960979099" name="Picture"/>
+                                <pic:cNvPr id="1835649299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232450522" name="Picture">
+                        <wp:docPr id="608708940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232450522" name="Picture"/>
+                                <pic:cNvPr id="608708940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286677452" name="Picture">
+                        <wp:docPr id="806834920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286677452" name="Picture"/>
+                                <pic:cNvPr id="806834920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790033812" name="Picture">
+                        <wp:docPr id="1764888942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790033812" name="Picture"/>
+                                <pic:cNvPr id="1764888942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282044390" name="Picture">
+                        <wp:docPr id="675976444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282044390" name="Picture"/>
+                                <pic:cNvPr id="675976444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92679334" name="Picture">
+                        <wp:docPr id="1408609380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92679334" name="Picture"/>
+                                <pic:cNvPr id="1408609380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190940023" name="Picture">
+                        <wp:docPr id="1588799702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190940023" name="Picture"/>
+                                <pic:cNvPr id="1588799702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016980346" name="Picture">
+                        <wp:docPr id="358880004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016980346" name="Picture"/>
+                                <pic:cNvPr id="358880004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951566826" name="Picture">
+                        <wp:docPr id="1835433966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951566826" name="Picture"/>
+                                <pic:cNvPr id="1835433966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797828130" name="Picture">
+                  <wp:docPr id="1639985075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797828130" name="Picture"/>
+                          <pic:cNvPr id="1639985075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443037070" name="Picture">
+                  <wp:docPr id="1711347820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443037070" name="Picture"/>
+                          <pic:cNvPr id="1711347820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608667582" name="Picture">
+                  <wp:docPr id="100185972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608667582" name="Picture"/>
+                          <pic:cNvPr id="100185972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237696595" name="Picture">
+                  <wp:docPr id="1464465288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237696595" name="Picture"/>
+                          <pic:cNvPr id="1464465288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726344577" name="Picture">
+                  <wp:docPr id="986736954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726344577" name="Picture"/>
+                          <pic:cNvPr id="986736954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321313839" name="Picture">
+                  <wp:docPr id="1281215021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321313839" name="Picture"/>
+                          <pic:cNvPr id="1281215021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932231474" name="Picture">
+                        <wp:docPr id="893844186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932231474" name="Picture"/>
+                                <pic:cNvPr id="893844186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700749743" name="Picture">
+                  <wp:docPr id="1647815909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700749743" name="Picture"/>
+                          <pic:cNvPr id="1647815909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475911060" name="Picture">
+                  <wp:docPr id="1346823694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475911060" name="Picture"/>
+                          <pic:cNvPr id="1346823694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019927626" name="Picture">
+                  <wp:docPr id="1389643510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019927626" name="Picture"/>
+                          <pic:cNvPr id="1389643510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851346798" name="Picture">
+                  <wp:docPr id="744770468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851346798" name="Picture"/>
+                          <pic:cNvPr id="744770468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997247382" name="Picture">
+                  <wp:docPr id="2144849081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997247382" name="Picture"/>
+                          <pic:cNvPr id="2144849081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843928981" name="Picture">
+                  <wp:docPr id="809486193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843928981" name="Picture"/>
+                          <pic:cNvPr id="809486193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204515891" name="Picture">
+                        <wp:docPr id="559325084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204515891" name="Picture"/>
+                                <pic:cNvPr id="559325084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527589538" name="Picture">
+                  <wp:docPr id="1872543880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527589538" name="Picture"/>
+                          <pic:cNvPr id="1872543880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605838264" name="Picture">
+                  <wp:docPr id="472489844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605838264" name="Picture"/>
+                          <pic:cNvPr id="472489844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766573070" name="Picture">
+                  <wp:docPr id="339245260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766573070" name="Picture"/>
+                          <pic:cNvPr id="339245260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409226482" name="Picture">
+                  <wp:docPr id="872100543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409226482" name="Picture"/>
+                          <pic:cNvPr id="872100543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026432729" name="Picture">
+                  <wp:docPr id="372485162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026432729" name="Picture"/>
+                          <pic:cNvPr id="372485162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040248874" name="Picture">
+                  <wp:docPr id="71272327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040248874" name="Picture"/>
+                          <pic:cNvPr id="71272327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462046169" name="Picture">
+                        <wp:docPr id="567222171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462046169" name="Picture"/>
+                                <pic:cNvPr id="567222171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855792823" name="Picture">
+                  <wp:docPr id="1505011610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855792823" name="Picture"/>
+                          <pic:cNvPr id="1505011610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701811126" name="Picture">
+                  <wp:docPr id="1738706419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701811126" name="Picture"/>
+                          <pic:cNvPr id="1738706419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123770101" name="Picture">
+                  <wp:docPr id="552569447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123770101" name="Picture"/>
+                          <pic:cNvPr id="552569447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032364250" name="Picture">
+                  <wp:docPr id="2024393094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032364250" name="Picture"/>
+                          <pic:cNvPr id="2024393094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066666441" name="Picture">
+                  <wp:docPr id="767206364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066666441" name="Picture"/>
+                          <pic:cNvPr id="767206364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103599421" name="Picture">
+                  <wp:docPr id="670389249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103599421" name="Picture"/>
+                          <pic:cNvPr id="670389249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21207291" name="Picture">
+                        <wp:docPr id="607162822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21207291" name="Picture"/>
+                                <pic:cNvPr id="607162822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866885735" name="Picture">
+                  <wp:docPr id="703106077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866885735" name="Picture"/>
+                          <pic:cNvPr id="703106077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840189355" name="Picture">
+                  <wp:docPr id="996715767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840189355" name="Picture"/>
+                          <pic:cNvPr id="996715767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184625290" name="Picture">
+                  <wp:docPr id="49006294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184625290" name="Picture"/>
+                          <pic:cNvPr id="49006294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>