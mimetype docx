--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737162749" name="Picture">
+                  <wp:docPr id="1880116534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737162749" name="Picture"/>
+                          <pic:cNvPr id="1880116534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984154667" name="Picture">
+                  <wp:docPr id="2077449097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984154667" name="Picture"/>
+                          <pic:cNvPr id="2077449097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771902470" name="Picture">
+                        <wp:docPr id="1434200634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771902470" name="Picture"/>
+                                <pic:cNvPr id="1434200634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184684139" name="Picture">
+                  <wp:docPr id="332706391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184684139" name="Picture"/>
+                          <pic:cNvPr id="332706391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547962945" name="Picture">
+                  <wp:docPr id="768088609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547962945" name="Picture"/>
+                          <pic:cNvPr id="768088609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840727560" name="Picture">
+                  <wp:docPr id="1973357532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840727560" name="Picture"/>
+                          <pic:cNvPr id="1973357532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668343174" name="Picture">
+                  <wp:docPr id="181897265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668343174" name="Picture"/>
+                          <pic:cNvPr id="181897265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295796020" name="Picture">
+                  <wp:docPr id="2089881990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295796020" name="Picture"/>
+                          <pic:cNvPr id="2089881990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526448125" name="Picture">
+                        <wp:docPr id="983029633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526448125" name="Picture"/>
+                                <pic:cNvPr id="983029633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619310114" name="Picture">
+                        <wp:docPr id="1307859794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619310114" name="Picture"/>
+                                <pic:cNvPr id="1307859794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618890738" name="Picture">
+                        <wp:docPr id="1846074370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618890738" name="Picture"/>
+                                <pic:cNvPr id="1846074370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909801851" name="Picture">
+                        <wp:docPr id="1895903958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909801851" name="Picture"/>
+                                <pic:cNvPr id="1895903958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240381457" name="Picture">
+                        <wp:docPr id="465309361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240381457" name="Picture"/>
+                                <pic:cNvPr id="465309361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060071208" name="Picture">
+                        <wp:docPr id="922792346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060071208" name="Picture"/>
+                                <pic:cNvPr id="922792346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086627040" name="Picture">
+                        <wp:docPr id="396138174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086627040" name="Picture"/>
+                                <pic:cNvPr id="396138174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246686743" name="Picture">
+                        <wp:docPr id="1054952617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246686743" name="Picture"/>
+                                <pic:cNvPr id="1054952617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344742200" name="Picture">
+                        <wp:docPr id="1303619251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344742200" name="Picture"/>
+                                <pic:cNvPr id="1303619251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266848197" name="Picture">
+                        <wp:docPr id="115045694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266848197" name="Picture"/>
+                                <pic:cNvPr id="115045694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301058179" name="Picture">
+                        <wp:docPr id="405262575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301058179" name="Picture"/>
+                                <pic:cNvPr id="405262575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759253439" name="Picture">
+                        <wp:docPr id="1432243942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759253439" name="Picture"/>
+                                <pic:cNvPr id="1432243942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098294721" name="Picture">
+                        <wp:docPr id="945281816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098294721" name="Picture"/>
+                                <pic:cNvPr id="945281816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293084705" name="Picture">
+                        <wp:docPr id="1795673948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293084705" name="Picture"/>
+                                <pic:cNvPr id="1795673948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733846079" name="Picture">
+                        <wp:docPr id="364914151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733846079" name="Picture"/>
+                                <pic:cNvPr id="364914151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045501797" name="Picture">
+                  <wp:docPr id="959344810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045501797" name="Picture"/>
+                          <pic:cNvPr id="959344810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42805128" name="Picture">
+                  <wp:docPr id="1934981380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42805128" name="Picture"/>
+                          <pic:cNvPr id="1934981380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709006091" name="Picture">
+                  <wp:docPr id="934660677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709006091" name="Picture"/>
+                          <pic:cNvPr id="934660677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481976203" name="Picture">
+                  <wp:docPr id="1662419499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481976203" name="Picture"/>
+                          <pic:cNvPr id="1662419499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791000157" name="Picture">
+                  <wp:docPr id="132414427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791000157" name="Picture"/>
+                          <pic:cNvPr id="132414427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417045045" name="Picture">
+                  <wp:docPr id="558419986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417045045" name="Picture"/>
+                          <pic:cNvPr id="558419986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116031656" name="Picture">
+                        <wp:docPr id="511039835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116031656" name="Picture"/>
+                                <pic:cNvPr id="511039835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666338546" name="Picture">
+                        <wp:docPr id="1776373853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666338546" name="Picture"/>
+                                <pic:cNvPr id="1776373853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255415902" name="Picture">
+                  <wp:docPr id="1580139014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255415902" name="Picture"/>
+                          <pic:cNvPr id="1580139014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508830901" name="Picture">
+                  <wp:docPr id="467224680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508830901" name="Picture"/>
+                          <pic:cNvPr id="467224680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683286180" name="Picture">
+                  <wp:docPr id="2019131638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683286180" name="Picture"/>
+                          <pic:cNvPr id="2019131638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865701798" name="Picture">
+                  <wp:docPr id="93201982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865701798" name="Picture"/>
+                          <pic:cNvPr id="93201982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405737632" name="Picture">
+                  <wp:docPr id="1871880177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405737632" name="Picture"/>
+                          <pic:cNvPr id="1871880177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888569497" name="Picture">
+                  <wp:docPr id="2032854237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888569497" name="Picture"/>
+                          <pic:cNvPr id="2032854237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35443073" name="Picture">
+                        <wp:docPr id="2142834144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35443073" name="Picture"/>
+                                <pic:cNvPr id="2142834144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178722617" name="Picture">
+                  <wp:docPr id="1277156955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178722617" name="Picture"/>
+                          <pic:cNvPr id="1277156955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624276342" name="Picture">
+                  <wp:docPr id="377700402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624276342" name="Picture"/>
+                          <pic:cNvPr id="377700402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3554320" name="Picture">
+                  <wp:docPr id="1975154187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3554320" name="Picture"/>
+                          <pic:cNvPr id="1975154187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022181104" name="Picture">
+                  <wp:docPr id="384974091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022181104" name="Picture"/>
+                          <pic:cNvPr id="384974091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012945869" name="Picture">
+                  <wp:docPr id="679486627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012945869" name="Picture"/>
+                          <pic:cNvPr id="679486627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841488199" name="Picture">
+                  <wp:docPr id="848866443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841488199" name="Picture"/>
+                          <pic:cNvPr id="848866443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977236924" name="Picture">
+                  <wp:docPr id="2116229299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977236924" name="Picture"/>
+                          <pic:cNvPr id="2116229299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258486937" name="Picture">
+                  <wp:docPr id="162012936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258486937" name="Picture"/>
+                          <pic:cNvPr id="162012936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158600583" name="Picture">
+                  <wp:docPr id="865864545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158600583" name="Picture"/>
+                          <pic:cNvPr id="865864545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973832765" name="Picture">
+                  <wp:docPr id="1925181564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973832765" name="Picture"/>
+                          <pic:cNvPr id="1925181564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307957801" name="Picture">
+                  <wp:docPr id="1383424307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307957801" name="Picture"/>
+                          <pic:cNvPr id="1383424307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244013701" name="Picture">
+                  <wp:docPr id="349968550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244013701" name="Picture"/>
+                          <pic:cNvPr id="349968550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459703061" name="Picture">
+                        <wp:docPr id="529338149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459703061" name="Picture"/>
+                                <pic:cNvPr id="529338149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754473340" name="Picture">
+                  <wp:docPr id="1801465178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754473340" name="Picture"/>
+                          <pic:cNvPr id="1801465178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428222572" name="Picture">
+                  <wp:docPr id="1256661478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428222572" name="Picture"/>
+                          <pic:cNvPr id="1256661478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897247322" name="Picture">
+                  <wp:docPr id="535219609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897247322" name="Picture"/>
+                          <pic:cNvPr id="535219609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332009977" name="Picture">
+                  <wp:docPr id="410202001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332009977" name="Picture"/>
+                          <pic:cNvPr id="410202001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930405016" name="Picture">
+                  <wp:docPr id="8275759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930405016" name="Picture"/>
+                          <pic:cNvPr id="8275759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676162273" name="Picture">
+                  <wp:docPr id="1637141901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676162273" name="Picture"/>
+                          <pic:cNvPr id="1637141901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090438504" name="Picture">
+                        <wp:docPr id="1479440931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090438504" name="Picture"/>
+                                <pic:cNvPr id="1479440931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637882658" name="Picture">
+                  <wp:docPr id="1153527108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637882658" name="Picture"/>
+                          <pic:cNvPr id="1153527108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739107106" name="Picture">
+                  <wp:docPr id="519031229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739107106" name="Picture"/>
+                          <pic:cNvPr id="519031229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472473853" name="Picture">
+                  <wp:docPr id="169602512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472473853" name="Picture"/>
+                          <pic:cNvPr id="169602512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45721,57 +45721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145511846" name="Picture">
+                  <wp:docPr id="1039487246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145511846" name="Picture"/>
+                          <pic:cNvPr id="1039487246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45792,57 +45792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009128329" name="Picture">
+                  <wp:docPr id="1572328748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009128329" name="Picture"/>
+                          <pic:cNvPr id="1572328748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46206,57 +46206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254315314" name="Picture">
+                  <wp:docPr id="144168487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254315314" name="Picture"/>
+                          <pic:cNvPr id="144168487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>