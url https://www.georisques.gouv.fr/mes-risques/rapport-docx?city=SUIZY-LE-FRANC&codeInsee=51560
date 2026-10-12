--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572968299" name="Picture">
+                  <wp:docPr id="1317116188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572968299" name="Picture"/>
+                          <pic:cNvPr id="1317116188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950362651" name="Picture">
+                  <wp:docPr id="254643002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950362651" name="Picture"/>
+                          <pic:cNvPr id="254643002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259956747" name="Picture">
+                        <wp:docPr id="1482762353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259956747" name="Picture"/>
+                                <pic:cNvPr id="1482762353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547099474" name="Picture">
+                  <wp:docPr id="650867951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547099474" name="Picture"/>
+                          <pic:cNvPr id="650867951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395181305" name="Picture">
+                  <wp:docPr id="646851780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395181305" name="Picture"/>
+                          <pic:cNvPr id="646851780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438459587" name="Picture">
+                  <wp:docPr id="1009238362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438459587" name="Picture"/>
+                          <pic:cNvPr id="1009238362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032412916" name="Picture">
+                  <wp:docPr id="479072880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032412916" name="Picture"/>
+                          <pic:cNvPr id="479072880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47403193" name="Picture">
+                  <wp:docPr id="434799033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47403193" name="Picture"/>
+                          <pic:cNvPr id="434799033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928202525" name="Picture">
+                        <wp:docPr id="121963823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928202525" name="Picture"/>
+                                <pic:cNvPr id="121963823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378357681" name="Picture">
+                        <wp:docPr id="380691756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378357681" name="Picture"/>
+                                <pic:cNvPr id="380691756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150032802" name="Picture">
+                        <wp:docPr id="1658741340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150032802" name="Picture"/>
+                                <pic:cNvPr id="1658741340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605110894" name="Picture">
+                        <wp:docPr id="558610063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605110894" name="Picture"/>
+                                <pic:cNvPr id="558610063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448977184" name="Picture">
+                        <wp:docPr id="287619538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448977184" name="Picture"/>
+                                <pic:cNvPr id="287619538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469484135" name="Picture">
+                        <wp:docPr id="927171536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469484135" name="Picture"/>
+                                <pic:cNvPr id="927171536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123437261" name="Picture">
+                        <wp:docPr id="375246291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123437261" name="Picture"/>
+                                <pic:cNvPr id="375246291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448031938" name="Picture">
+                        <wp:docPr id="1925208165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448031938" name="Picture"/>
+                                <pic:cNvPr id="1925208165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312676566" name="Picture">
+                        <wp:docPr id="1889717529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312676566" name="Picture"/>
+                                <pic:cNvPr id="1889717529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672331015" name="Picture">
+                        <wp:docPr id="1178198469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672331015" name="Picture"/>
+                                <pic:cNvPr id="1178198469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592255052" name="Picture">
+                        <wp:docPr id="415430354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592255052" name="Picture"/>
+                                <pic:cNvPr id="415430354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490629438" name="Picture">
+                        <wp:docPr id="2112325756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490629438" name="Picture"/>
+                                <pic:cNvPr id="2112325756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160732282" name="Picture">
+                        <wp:docPr id="408285664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160732282" name="Picture"/>
+                                <pic:cNvPr id="408285664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260657746" name="Picture">
+                        <wp:docPr id="875771235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260657746" name="Picture"/>
+                                <pic:cNvPr id="875771235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848555725" name="Picture">
+                        <wp:docPr id="489343025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848555725" name="Picture"/>
+                                <pic:cNvPr id="489343025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468546847" name="Picture">
+                  <wp:docPr id="1739580591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468546847" name="Picture"/>
+                          <pic:cNvPr id="1739580591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683754468" name="Picture">
+                  <wp:docPr id="1551235724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683754468" name="Picture"/>
+                          <pic:cNvPr id="1551235724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332272386" name="Picture">
+                  <wp:docPr id="1726370730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332272386" name="Picture"/>
+                          <pic:cNvPr id="1726370730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962503633" name="Picture">
+                  <wp:docPr id="2123863903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962503633" name="Picture"/>
+                          <pic:cNvPr id="2123863903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570962724" name="Picture">
+                  <wp:docPr id="48406547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570962724" name="Picture"/>
+                          <pic:cNvPr id="48406547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434782608" name="Picture">
+                  <wp:docPr id="799335033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434782608" name="Picture"/>
+                          <pic:cNvPr id="799335033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605835947" name="Picture">
+                        <wp:docPr id="304718228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605835947" name="Picture"/>
+                                <pic:cNvPr id="304718228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5215260" name="Picture">
+                  <wp:docPr id="1723191085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5215260" name="Picture"/>
+                          <pic:cNvPr id="1723191085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6519388" name="Picture">
+                  <wp:docPr id="677365492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6519388" name="Picture"/>
+                          <pic:cNvPr id="677365492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733717183" name="Picture">
+                  <wp:docPr id="1998976874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733717183" name="Picture"/>
+                          <pic:cNvPr id="1998976874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420910171" name="Picture">
+                  <wp:docPr id="1875934303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420910171" name="Picture"/>
+                          <pic:cNvPr id="1875934303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853180800" name="Picture">
+                  <wp:docPr id="1446375493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853180800" name="Picture"/>
+                          <pic:cNvPr id="1446375493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46443311" name="Picture">
+                  <wp:docPr id="1117233608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46443311" name="Picture"/>
+                          <pic:cNvPr id="1117233608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003195870" name="Picture">
+                        <wp:docPr id="2129585256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003195870" name="Picture"/>
+                                <pic:cNvPr id="2129585256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316924744" name="Picture">
+                  <wp:docPr id="1813958699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316924744" name="Picture"/>
+                          <pic:cNvPr id="1813958699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291224474" name="Picture">
+                  <wp:docPr id="769460377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291224474" name="Picture"/>
+                          <pic:cNvPr id="769460377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611138506" name="Picture">
+                  <wp:docPr id="640719389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611138506" name="Picture"/>
+                          <pic:cNvPr id="640719389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,61 +26589,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005228262" name="Picture">
+                  <wp:docPr id="1670517133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005228262" name="Picture"/>
+                          <pic:cNvPr id="1670517133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_23.jpg"/>
+                          <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479900464" name="Picture">
+                  <wp:docPr id="804914424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479900464" name="Picture"/>
+                          <pic:cNvPr id="804914424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,61 +28084,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537946676" name="Picture">
+                  <wp:docPr id="1487471510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537946676" name="Picture"/>
+                          <pic:cNvPr id="1487471510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_22.png"/>
+                          <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29454,51 +29454,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1880"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846220881" name="Picture">
+                        <wp:docPr id="216953291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846220881" name="Picture"/>
+                                <pic:cNvPr id="216953291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30012,51 +30012,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="980"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30084,54 +30084,50 @@
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Glissement de terrain</w:t>
-                    <w:br/>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31084,51 +31080,259 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1260"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE9900627A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvement de Terrain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31544,63 +31748,58 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="380"/>
-        <w:gridCol w:w="300"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1480"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
-        <w:gridCol w:w="100"/>
-        <w:gridCol w:w="880"/>
+        <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="1580"/>
-        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="2580"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31684,245 +31883,190 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85186077" name="Picture">
+                  <wp:docPr id="872615068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85186077" name="Picture"/>
+                          <pic:cNvPr id="872615068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871145342" name="Picture">
+                  <wp:docPr id="1261369789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871145342" name="Picture"/>
+                          <pic:cNvPr id="1261369789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31957,85 +32101,93 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
@@ -32045,105 +32197,59 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
-[...53 lines deleted...]
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -32181,51 +32287,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32253,78 +32358,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...26 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32352,122 +32429,112 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571131310" name="Picture">
+                  <wp:docPr id="884058426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571131310" name="Picture"/>
+                          <pic:cNvPr id="884058426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32477,60 +32544,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32576,69 +32633,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32664,68 +32703,50 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -32804,112 +32825,67 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33017,563 +32993,113 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de mouvements de terrain sur Suizy-le-franc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="600"/>
+          <w:trHeight w:hRule="exact" w:val="12900"/>
         </w:trPr>
-        <w:tc>
-[...403 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -33708,106 +33234,79 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...26 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -34144,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081605853" name="Picture">
+                  <wp:docPr id="26544251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081605853" name="Picture"/>
+                          <pic:cNvPr id="26544251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34233,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735227726" name="Picture">
+                  <wp:docPr id="1036712677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735227726" name="Picture"/>
+                          <pic:cNvPr id="1036712677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34877,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602304047" name="Picture">
+                  <wp:docPr id="76246047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602304047" name="Picture"/>
+                          <pic:cNvPr id="76246047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35875,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879033454" name="Picture">
+                  <wp:docPr id="1411701791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879033454" name="Picture"/>
+                          <pic:cNvPr id="1411701791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35978,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399463686" name="Picture">
+                  <wp:docPr id="1827211603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399463686" name="Picture"/>
+                          <pic:cNvPr id="1827211603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37355,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167123224" name="Picture">
+                  <wp:docPr id="1144534605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167123224" name="Picture"/>
+                          <pic:cNvPr id="1144534605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38498,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743560804" name="Picture">
+                        <wp:docPr id="1624665271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743560804" name="Picture"/>
+                                <pic:cNvPr id="1624665271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39859,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623249314" name="Picture">
+                  <wp:docPr id="1700377790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623249314" name="Picture"/>
+                          <pic:cNvPr id="1700377790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39948,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510860414" name="Picture">
+                  <wp:docPr id="2099133249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510860414" name="Picture"/>
+                          <pic:cNvPr id="2099133249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40592,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398829623" name="Picture">
+                  <wp:docPr id="1303192384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398829623" name="Picture"/>
+                          <pic:cNvPr id="1303192384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41590,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413159290" name="Picture">
+                  <wp:docPr id="1788337038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413159290" name="Picture"/>
+                          <pic:cNvPr id="1788337038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497074963" name="Picture">
+                  <wp:docPr id="728818590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497074963" name="Picture"/>
+                          <pic:cNvPr id="728818590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43070,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40439854" name="Picture">
+                  <wp:docPr id="398077910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40439854" name="Picture"/>
+                          <pic:cNvPr id="398077910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44213,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052716368" name="Picture">
+                        <wp:docPr id="907077057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052716368" name="Picture"/>
+                                <pic:cNvPr id="907077057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45434,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948103369" name="Picture">
+                  <wp:docPr id="1888659530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948103369" name="Picture"/>
+                          <pic:cNvPr id="1888659530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45505,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973133002" name="Picture">
+                  <wp:docPr id="420772822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973133002" name="Picture"/>
+                          <pic:cNvPr id="420772822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45919,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968878153" name="Picture">
+                  <wp:docPr id="70822846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968878153" name="Picture"/>
+                          <pic:cNvPr id="70822846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46736,53 +46235,53 @@
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
- <Relationship Id="img_0_4_23.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_23.jpg"/>
+ <Relationship Id="img_0_4_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_27.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_22.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_22.png"/>
+ <Relationship Id="img_0_4_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_26.png"/>
  <Relationship Id="img_0_4_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 