--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038277512" name="Picture">
+                  <wp:docPr id="1134798589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038277512" name="Picture"/>
+                          <pic:cNvPr id="1134798589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112351981" name="Picture">
+                  <wp:docPr id="1741044956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112351981" name="Picture"/>
+                          <pic:cNvPr id="1741044956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094866219" name="Picture">
+                        <wp:docPr id="879186949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094866219" name="Picture"/>
+                                <pic:cNvPr id="879186949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310216818" name="Picture">
+                  <wp:docPr id="2035143517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310216818" name="Picture"/>
+                          <pic:cNvPr id="2035143517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570555855" name="Picture">
+                  <wp:docPr id="947977434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570555855" name="Picture"/>
+                          <pic:cNvPr id="947977434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011622820" name="Picture">
+                  <wp:docPr id="1474562297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011622820" name="Picture"/>
+                          <pic:cNvPr id="1474562297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047429010" name="Picture">
+                  <wp:docPr id="52868047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047429010" name="Picture"/>
+                          <pic:cNvPr id="52868047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991208332" name="Picture">
+                  <wp:docPr id="854206094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991208332" name="Picture"/>
+                          <pic:cNvPr id="854206094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878262730" name="Picture">
+                        <wp:docPr id="1250414028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878262730" name="Picture"/>
+                                <pic:cNvPr id="1250414028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976520262" name="Picture">
+                        <wp:docPr id="1969117202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976520262" name="Picture"/>
+                                <pic:cNvPr id="1969117202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85037121" name="Picture">
+                        <wp:docPr id="757585684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85037121" name="Picture"/>
+                                <pic:cNvPr id="757585684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769101283" name="Picture">
+                        <wp:docPr id="304319583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769101283" name="Picture"/>
+                                <pic:cNvPr id="304319583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778919443" name="Picture">
+                        <wp:docPr id="2081184007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778919443" name="Picture"/>
+                                <pic:cNvPr id="2081184007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875407918" name="Picture">
+                        <wp:docPr id="839672571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875407918" name="Picture"/>
+                                <pic:cNvPr id="839672571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925205781" name="Picture">
+                        <wp:docPr id="1666914936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925205781" name="Picture"/>
+                                <pic:cNvPr id="1666914936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571984771" name="Picture">
+                        <wp:docPr id="1635037846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571984771" name="Picture"/>
+                                <pic:cNvPr id="1635037846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008420012" name="Picture">
+                        <wp:docPr id="1408357312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008420012" name="Picture"/>
+                                <pic:cNvPr id="1408357312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317110467" name="Picture">
+                        <wp:docPr id="207844800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317110467" name="Picture"/>
+                                <pic:cNvPr id="207844800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940556368" name="Picture">
+                        <wp:docPr id="539769388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940556368" name="Picture"/>
+                                <pic:cNvPr id="539769388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860842612" name="Picture">
+                        <wp:docPr id="503734587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860842612" name="Picture"/>
+                                <pic:cNvPr id="503734587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815297719" name="Picture">
+                        <wp:docPr id="1700825161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815297719" name="Picture"/>
+                                <pic:cNvPr id="1700825161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20853336" name="Picture">
+                        <wp:docPr id="1114754334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20853336" name="Picture"/>
+                                <pic:cNvPr id="1114754334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988012129" name="Picture">
+                        <wp:docPr id="1405931698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988012129" name="Picture"/>
+                                <pic:cNvPr id="1405931698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768138002" name="Picture">
+                  <wp:docPr id="1187221833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768138002" name="Picture"/>
+                          <pic:cNvPr id="1187221833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122648452" name="Picture">
+                  <wp:docPr id="228154368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122648452" name="Picture"/>
+                          <pic:cNvPr id="228154368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219745415" name="Picture">
+                  <wp:docPr id="237330654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219745415" name="Picture"/>
+                          <pic:cNvPr id="237330654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751246358" name="Picture">
+                  <wp:docPr id="1854721078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751246358" name="Picture"/>
+                          <pic:cNvPr id="1854721078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157661127" name="Picture">
+                  <wp:docPr id="1750147285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157661127" name="Picture"/>
+                          <pic:cNvPr id="1750147285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358923100" name="Picture">
+                  <wp:docPr id="1612670307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358923100" name="Picture"/>
+                          <pic:cNvPr id="1612670307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556853833" name="Picture">
+                        <wp:docPr id="1021419191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556853833" name="Picture"/>
+                                <pic:cNvPr id="1021419191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718317018" name="Picture">
+                  <wp:docPr id="1571490070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718317018" name="Picture"/>
+                          <pic:cNvPr id="1571490070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777139631" name="Picture">
+                  <wp:docPr id="852611101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777139631" name="Picture"/>
+                          <pic:cNvPr id="852611101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135721102" name="Picture">
+                  <wp:docPr id="49673430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135721102" name="Picture"/>
+                          <pic:cNvPr id="49673430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247427615" name="Picture">
+                  <wp:docPr id="1954098154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247427615" name="Picture"/>
+                          <pic:cNvPr id="1954098154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764944436" name="Picture">
+                  <wp:docPr id="1558925495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764944436" name="Picture"/>
+                          <pic:cNvPr id="1558925495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35720171" name="Picture">
+                  <wp:docPr id="1434051723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35720171" name="Picture"/>
+                          <pic:cNvPr id="1434051723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284391536" name="Picture">
+                        <wp:docPr id="404574680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284391536" name="Picture"/>
+                                <pic:cNvPr id="404574680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586497789" name="Picture">
+                        <wp:docPr id="2143077140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586497789" name="Picture"/>
+                                <pic:cNvPr id="2143077140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988825359" name="Picture">
+                  <wp:docPr id="1153020626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988825359" name="Picture"/>
+                          <pic:cNvPr id="1153020626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74334666" name="Picture">
+                  <wp:docPr id="341223661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74334666" name="Picture"/>
+                          <pic:cNvPr id="341223661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639081321" name="Picture">
+                  <wp:docPr id="864026844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639081321" name="Picture"/>
+                          <pic:cNvPr id="864026844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969085127" name="Picture">
+                  <wp:docPr id="640513792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969085127" name="Picture"/>
+                          <pic:cNvPr id="640513792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659474723" name="Picture">
+                  <wp:docPr id="346087473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659474723" name="Picture"/>
+                          <pic:cNvPr id="346087473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958075911" name="Picture">
+                  <wp:docPr id="613177045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958075911" name="Picture"/>
+                          <pic:cNvPr id="613177045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169076260" name="Picture">
+                  <wp:docPr id="1043461958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169076260" name="Picture"/>
+                          <pic:cNvPr id="1043461958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32040,57 +32040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523311984" name="Picture">
+                  <wp:docPr id="2026714283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523311984" name="Picture"/>
+                          <pic:cNvPr id="2026714283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32684,57 +32684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584861419" name="Picture">
+                  <wp:docPr id="1005072076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584861419" name="Picture"/>
+                          <pic:cNvPr id="1005072076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33682,57 +33682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283321885" name="Picture">
+                  <wp:docPr id="348290481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283321885" name="Picture"/>
+                          <pic:cNvPr id="348290481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33785,57 +33785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654631311" name="Picture">
+                  <wp:docPr id="1003460242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654631311" name="Picture"/>
+                          <pic:cNvPr id="1003460242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35162,57 +35162,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230087042" name="Picture">
+                  <wp:docPr id="614135599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230087042" name="Picture"/>
+                          <pic:cNvPr id="614135599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36305,57 +36305,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165838711" name="Picture">
+                        <wp:docPr id="1517903581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165838711" name="Picture"/>
+                                <pic:cNvPr id="1517903581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37666,57 +37666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117923475" name="Picture">
+                  <wp:docPr id="690612530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117923475" name="Picture"/>
+                          <pic:cNvPr id="690612530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37755,57 +37755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978406564" name="Picture">
+                  <wp:docPr id="2125034977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978406564" name="Picture"/>
+                          <pic:cNvPr id="2125034977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38399,57 +38399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400222143" name="Picture">
+                  <wp:docPr id="1331475839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400222143" name="Picture"/>
+                          <pic:cNvPr id="1331475839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39397,57 +39397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877527525" name="Picture">
+                  <wp:docPr id="1694782723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877527525" name="Picture"/>
+                          <pic:cNvPr id="1694782723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39500,57 +39500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005268021" name="Picture">
+                  <wp:docPr id="925437325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005268021" name="Picture"/>
+                          <pic:cNvPr id="925437325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40877,57 +40877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698090106" name="Picture">
+                  <wp:docPr id="1528685256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698090106" name="Picture"/>
+                          <pic:cNvPr id="1528685256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42020,57 +42020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176847840" name="Picture">
+                        <wp:docPr id="86940893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176847840" name="Picture"/>
+                                <pic:cNvPr id="86940893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43291,57 +43291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608935861" name="Picture">
+                  <wp:docPr id="586647827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608935861" name="Picture"/>
+                          <pic:cNvPr id="586647827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43371,57 +43371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181550725" name="Picture">
+                  <wp:docPr id="730861464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181550725" name="Picture"/>
+                          <pic:cNvPr id="730861464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43850,57 +43850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056427979" name="Picture">
+                  <wp:docPr id="510072365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056427979" name="Picture"/>
+                          <pic:cNvPr id="510072365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45488,57 +45488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719741406" name="Picture">
+                  <wp:docPr id="462043708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719741406" name="Picture"/>
+                          <pic:cNvPr id="462043708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45568,57 +45568,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894931269" name="Picture">
+                  <wp:docPr id="741171009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894931269" name="Picture"/>
+                          <pic:cNvPr id="741171009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46047,57 +46047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480590584" name="Picture">
+                  <wp:docPr id="943011274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480590584" name="Picture"/>
+                          <pic:cNvPr id="943011274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47642,57 +47642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763922135" name="Picture">
+                  <wp:docPr id="1996822652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763922135" name="Picture"/>
+                          <pic:cNvPr id="1996822652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47713,57 +47713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618461082" name="Picture">
+                  <wp:docPr id="831817354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618461082" name="Picture"/>
+                          <pic:cNvPr id="831817354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48127,57 +48127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295402243" name="Picture">
+                  <wp:docPr id="538865175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295402243" name="Picture"/>
+                          <pic:cNvPr id="538865175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>