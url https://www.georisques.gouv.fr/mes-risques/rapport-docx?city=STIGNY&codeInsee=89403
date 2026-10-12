--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856184721" name="Picture">
+                  <wp:docPr id="1509560244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856184721" name="Picture"/>
+                          <pic:cNvPr id="1509560244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608863187" name="Picture">
+                  <wp:docPr id="517200255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608863187" name="Picture"/>
+                          <pic:cNvPr id="517200255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840870285" name="Picture">
+                        <wp:docPr id="75133272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840870285" name="Picture"/>
+                                <pic:cNvPr id="75133272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932385248" name="Picture">
+                  <wp:docPr id="1852163352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932385248" name="Picture"/>
+                          <pic:cNvPr id="1852163352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355076198" name="Picture">
+                  <wp:docPr id="1404588326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355076198" name="Picture"/>
+                          <pic:cNvPr id="1404588326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826824563" name="Picture">
+                  <wp:docPr id="627167820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826824563" name="Picture"/>
+                          <pic:cNvPr id="627167820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829189722" name="Picture">
+                  <wp:docPr id="467440128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829189722" name="Picture"/>
+                          <pic:cNvPr id="467440128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786384126" name="Picture">
+                  <wp:docPr id="784562834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786384126" name="Picture"/>
+                          <pic:cNvPr id="784562834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066407904" name="Picture">
+                        <wp:docPr id="297801032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066407904" name="Picture"/>
+                                <pic:cNvPr id="297801032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107324154" name="Picture">
+                        <wp:docPr id="1841567892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107324154" name="Picture"/>
+                                <pic:cNvPr id="1841567892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648499831" name="Picture">
+                        <wp:docPr id="1774844156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648499831" name="Picture"/>
+                                <pic:cNvPr id="1774844156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611010777" name="Picture">
+                        <wp:docPr id="126254517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611010777" name="Picture"/>
+                                <pic:cNvPr id="126254517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808574018" name="Picture">
+                        <wp:docPr id="2119827503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808574018" name="Picture"/>
+                                <pic:cNvPr id="2119827503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896915782" name="Picture">
+                        <wp:docPr id="601334331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896915782" name="Picture"/>
+                                <pic:cNvPr id="601334331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136899946" name="Picture">
+                        <wp:docPr id="1469443424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136899946" name="Picture"/>
+                                <pic:cNvPr id="1469443424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506666404" name="Picture">
+                        <wp:docPr id="1526561345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506666404" name="Picture"/>
+                                <pic:cNvPr id="1526561345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287936778" name="Picture">
+                        <wp:docPr id="651965337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287936778" name="Picture"/>
+                                <pic:cNvPr id="651965337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215662770" name="Picture">
+                        <wp:docPr id="854936496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215662770" name="Picture"/>
+                                <pic:cNvPr id="854936496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286206754" name="Picture">
+                        <wp:docPr id="949306112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286206754" name="Picture"/>
+                                <pic:cNvPr id="949306112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483722371" name="Picture">
+                        <wp:docPr id="267797125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483722371" name="Picture"/>
+                                <pic:cNvPr id="267797125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64157053" name="Picture">
+                        <wp:docPr id="1504292000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64157053" name="Picture"/>
+                                <pic:cNvPr id="1504292000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="942403164" name="Picture">
+                        <wp:docPr id="1388449233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="942403164" name="Picture"/>
+                                <pic:cNvPr id="1388449233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907814089" name="Picture">
+                        <wp:docPr id="429599324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907814089" name="Picture"/>
+                                <pic:cNvPr id="429599324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673253728" name="Picture">
+                  <wp:docPr id="1251028209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673253728" name="Picture"/>
+                          <pic:cNvPr id="1251028209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756874624" name="Picture">
+                  <wp:docPr id="749645517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756874624" name="Picture"/>
+                          <pic:cNvPr id="749645517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086847633" name="Picture">
+                  <wp:docPr id="1008746675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086847633" name="Picture"/>
+                          <pic:cNvPr id="1008746675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607227222" name="Picture">
+                  <wp:docPr id="460431950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607227222" name="Picture"/>
+                          <pic:cNvPr id="460431950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165931785" name="Picture">
+                  <wp:docPr id="2122145955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165931785" name="Picture"/>
+                          <pic:cNvPr id="2122145955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770512690" name="Picture">
+                  <wp:docPr id="509446750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770512690" name="Picture"/>
+                          <pic:cNvPr id="509446750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019682493" name="Picture">
+                        <wp:docPr id="278648815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019682493" name="Picture"/>
+                                <pic:cNvPr id="278648815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763092512" name="Picture">
+                  <wp:docPr id="160896384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763092512" name="Picture"/>
+                          <pic:cNvPr id="160896384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641919082" name="Picture">
+                  <wp:docPr id="1715552701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641919082" name="Picture"/>
+                          <pic:cNvPr id="1715552701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360119839" name="Picture">
+                  <wp:docPr id="682350133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360119839" name="Picture"/>
+                          <pic:cNvPr id="682350133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145349131" name="Picture">
+                  <wp:docPr id="1781226591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145349131" name="Picture"/>
+                          <pic:cNvPr id="1781226591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160493031" name="Picture">
+                  <wp:docPr id="2046222937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160493031" name="Picture"/>
+                          <pic:cNvPr id="2046222937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328752005" name="Picture">
+                  <wp:docPr id="551607900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328752005" name="Picture"/>
+                          <pic:cNvPr id="551607900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587281620" name="Picture">
+                        <wp:docPr id="1524205213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587281620" name="Picture"/>
+                                <pic:cNvPr id="1524205213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791543007" name="Picture">
+                  <wp:docPr id="1878288874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791543007" name="Picture"/>
+                          <pic:cNvPr id="1878288874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236413604" name="Picture">
+                  <wp:docPr id="570774748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236413604" name="Picture"/>
+                          <pic:cNvPr id="570774748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426796705" name="Picture">
+                  <wp:docPr id="984375534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426796705" name="Picture"/>
+                          <pic:cNvPr id="984375534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045763362" name="Picture">
+                  <wp:docPr id="15834392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045763362" name="Picture"/>
+                          <pic:cNvPr id="15834392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274681504" name="Picture">
+                  <wp:docPr id="1238964903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274681504" name="Picture"/>
+                          <pic:cNvPr id="1238964903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079267738" name="Picture">
+                  <wp:docPr id="410819336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079267738" name="Picture"/>
+                          <pic:cNvPr id="410819336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009223668" name="Picture">
+                        <wp:docPr id="375777752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009223668" name="Picture"/>
+                                <pic:cNvPr id="375777752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431860549" name="Picture">
+                  <wp:docPr id="481197162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431860549" name="Picture"/>
+                          <pic:cNvPr id="481197162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438666813" name="Picture">
+                  <wp:docPr id="633109774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438666813" name="Picture"/>
+                          <pic:cNvPr id="633109774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142221692" name="Picture">
+                  <wp:docPr id="124486657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142221692" name="Picture"/>
+                          <pic:cNvPr id="124486657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011099119" name="Picture">
+                  <wp:docPr id="1273864586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011099119" name="Picture"/>
+                          <pic:cNvPr id="1273864586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052926798" name="Picture">
+                  <wp:docPr id="276655994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052926798" name="Picture"/>
+                          <pic:cNvPr id="276655994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891065401" name="Picture">
+                  <wp:docPr id="512707986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891065401" name="Picture"/>
+                          <pic:cNvPr id="512707986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086377492" name="Picture">
+                  <wp:docPr id="1686186488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086377492" name="Picture"/>
+                          <pic:cNvPr id="1686186488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003113308" name="Picture">
+                  <wp:docPr id="374993934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003113308" name="Picture"/>
+                          <pic:cNvPr id="374993934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552821858" name="Picture">
+                  <wp:docPr id="806147966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552821858" name="Picture"/>
+                          <pic:cNvPr id="806147966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581968532" name="Picture">
+                        <wp:docPr id="132953279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581968532" name="Picture"/>
+                                <pic:cNvPr id="132953279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433820372" name="Picture">
+                  <wp:docPr id="1359819803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433820372" name="Picture"/>
+                          <pic:cNvPr id="1359819803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081117896" name="Picture">
+                  <wp:docPr id="1573577163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081117896" name="Picture"/>
+                          <pic:cNvPr id="1573577163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112803531" name="Picture">
+                  <wp:docPr id="880095259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112803531" name="Picture"/>
+                          <pic:cNvPr id="880095259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665460061" name="Picture">
+                  <wp:docPr id="1578090714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665460061" name="Picture"/>
+                          <pic:cNvPr id="1578090714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619610442" name="Picture">
+                  <wp:docPr id="906824082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619610442" name="Picture"/>
+                          <pic:cNvPr id="906824082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916129536" name="Picture">
+                  <wp:docPr id="745278971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916129536" name="Picture"/>
+                          <pic:cNvPr id="745278971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331970319" name="Picture">
+                        <wp:docPr id="1403550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331970319" name="Picture"/>
+                                <pic:cNvPr id="1403550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525718300" name="Picture">
+                  <wp:docPr id="1762295264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525718300" name="Picture"/>
+                          <pic:cNvPr id="1762295264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972744954" name="Picture">
+                  <wp:docPr id="1168633470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972744954" name="Picture"/>
+                          <pic:cNvPr id="1168633470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023192515" name="Picture">
+                  <wp:docPr id="336174180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023192515" name="Picture"/>
+                          <pic:cNvPr id="336174180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46898,57 +46898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182285534" name="Picture">
+                  <wp:docPr id="1376273247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182285534" name="Picture"/>
+                          <pic:cNvPr id="1376273247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46969,57 +46969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376191773" name="Picture">
+                  <wp:docPr id="682005374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376191773" name="Picture"/>
+                          <pic:cNvPr id="682005374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47383,57 +47383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300763633" name="Picture">
+                  <wp:docPr id="1880412338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300763633" name="Picture"/>
+                          <pic:cNvPr id="1880412338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>