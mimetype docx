--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746515105" name="Picture">
+                  <wp:docPr id="1490068102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746515105" name="Picture"/>
+                          <pic:cNvPr id="1490068102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750707799" name="Picture">
+                  <wp:docPr id="1434652996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750707799" name="Picture"/>
+                          <pic:cNvPr id="1434652996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383106656" name="Picture">
+                        <wp:docPr id="241447718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383106656" name="Picture"/>
+                                <pic:cNvPr id="241447718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069642601" name="Picture">
+                  <wp:docPr id="1603476627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069642601" name="Picture"/>
+                          <pic:cNvPr id="1603476627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129246790" name="Picture">
+                  <wp:docPr id="786015532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129246790" name="Picture"/>
+                          <pic:cNvPr id="786015532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722241291" name="Picture">
+                  <wp:docPr id="1365253070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722241291" name="Picture"/>
+                          <pic:cNvPr id="1365253070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826195945" name="Picture">
+                  <wp:docPr id="1699306087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826195945" name="Picture"/>
+                          <pic:cNvPr id="1699306087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745622487" name="Picture">
+                  <wp:docPr id="905928680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745622487" name="Picture"/>
+                          <pic:cNvPr id="905928680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746773583" name="Picture">
+                        <wp:docPr id="189308589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746773583" name="Picture"/>
+                                <pic:cNvPr id="189308589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443824077" name="Picture">
+                        <wp:docPr id="76959377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443824077" name="Picture"/>
+                                <pic:cNvPr id="76959377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654103623" name="Picture">
+                        <wp:docPr id="1361632288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654103623" name="Picture"/>
+                                <pic:cNvPr id="1361632288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442469008" name="Picture">
+                        <wp:docPr id="1047566638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442469008" name="Picture"/>
+                                <pic:cNvPr id="1047566638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453852275" name="Picture">
+                        <wp:docPr id="1853297268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453852275" name="Picture"/>
+                                <pic:cNvPr id="1853297268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857242247" name="Picture">
+                        <wp:docPr id="547767148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857242247" name="Picture"/>
+                                <pic:cNvPr id="547767148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573632014" name="Picture">
+                        <wp:docPr id="1996608711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573632014" name="Picture"/>
+                                <pic:cNvPr id="1996608711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800001352" name="Picture">
+                        <wp:docPr id="1591537999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800001352" name="Picture"/>
+                                <pic:cNvPr id="1591537999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996957710" name="Picture">
+                        <wp:docPr id="172453762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996957710" name="Picture"/>
+                                <pic:cNvPr id="172453762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095353602" name="Picture">
+                        <wp:docPr id="1947811002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095353602" name="Picture"/>
+                                <pic:cNvPr id="1947811002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902778370" name="Picture">
+                        <wp:docPr id="435558725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902778370" name="Picture"/>
+                                <pic:cNvPr id="435558725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259339935" name="Picture">
+                        <wp:docPr id="1634704668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259339935" name="Picture"/>
+                                <pic:cNvPr id="1634704668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578115834" name="Picture">
+                        <wp:docPr id="1295817625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578115834" name="Picture"/>
+                                <pic:cNvPr id="1295817625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440725353" name="Picture">
+                        <wp:docPr id="410936978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440725353" name="Picture"/>
+                                <pic:cNvPr id="410936978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957992999" name="Picture">
+                        <wp:docPr id="138245964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957992999" name="Picture"/>
+                                <pic:cNvPr id="138245964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461636047" name="Picture">
+                  <wp:docPr id="1521680171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461636047" name="Picture"/>
+                          <pic:cNvPr id="1521680171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487822198" name="Picture">
+                  <wp:docPr id="1032193716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487822198" name="Picture"/>
+                          <pic:cNvPr id="1032193716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190098878" name="Picture">
+                  <wp:docPr id="1145353983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190098878" name="Picture"/>
+                          <pic:cNvPr id="1145353983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617752466" name="Picture">
+                  <wp:docPr id="276703327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617752466" name="Picture"/>
+                          <pic:cNvPr id="276703327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048169746" name="Picture">
+                  <wp:docPr id="495926763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048169746" name="Picture"/>
+                          <pic:cNvPr id="495926763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495614276" name="Picture">
+                  <wp:docPr id="462804631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495614276" name="Picture"/>
+                          <pic:cNvPr id="462804631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353203262" name="Picture">
+                        <wp:docPr id="1066341844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353203262" name="Picture"/>
+                                <pic:cNvPr id="1066341844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852225746" name="Picture">
+                  <wp:docPr id="677792945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852225746" name="Picture"/>
+                          <pic:cNvPr id="677792945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078752487" name="Picture">
+                  <wp:docPr id="1176501908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078752487" name="Picture"/>
+                          <pic:cNvPr id="1176501908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789896299" name="Picture">
+                  <wp:docPr id="33120822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789896299" name="Picture"/>
+                          <pic:cNvPr id="33120822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671899581" name="Picture">
+                  <wp:docPr id="1363406733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671899581" name="Picture"/>
+                          <pic:cNvPr id="1363406733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71188499" name="Picture">
+                  <wp:docPr id="2129993569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71188499" name="Picture"/>
+                          <pic:cNvPr id="2129993569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792989767" name="Picture">
+                  <wp:docPr id="898636682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792989767" name="Picture"/>
+                          <pic:cNvPr id="898636682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877863823" name="Picture">
+                        <wp:docPr id="1904976246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877863823" name="Picture"/>
+                                <pic:cNvPr id="1904976246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382420521" name="Picture">
+                  <wp:docPr id="901720549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382420521" name="Picture"/>
+                          <pic:cNvPr id="901720549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000947748" name="Picture">
+                  <wp:docPr id="420720181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000947748" name="Picture"/>
+                          <pic:cNvPr id="420720181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451564464" name="Picture">
+                  <wp:docPr id="1215566601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451564464" name="Picture"/>
+                          <pic:cNvPr id="1215566601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163226502" name="Picture">
+                  <wp:docPr id="375359489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163226502" name="Picture"/>
+                          <pic:cNvPr id="375359489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970862902" name="Picture">
+                  <wp:docPr id="1763415537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970862902" name="Picture"/>
+                          <pic:cNvPr id="1763415537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469992815" name="Picture">
+                  <wp:docPr id="408737967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469992815" name="Picture"/>
+                          <pic:cNvPr id="408737967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724609725" name="Picture">
+                        <wp:docPr id="63455232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724609725" name="Picture"/>
+                                <pic:cNvPr id="63455232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610966569" name="Picture">
+                  <wp:docPr id="1627011504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610966569" name="Picture"/>
+                          <pic:cNvPr id="1627011504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31749,57 +31749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515687049" name="Picture">
+                  <wp:docPr id="232804173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515687049" name="Picture"/>
+                          <pic:cNvPr id="232804173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32429,57 +32429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313119672" name="Picture">
+                  <wp:docPr id="589043696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313119672" name="Picture"/>
+                          <pic:cNvPr id="589043696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33490,57 +33490,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378494823" name="Picture">
+                  <wp:docPr id="186070362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378494823" name="Picture"/>
+                          <pic:cNvPr id="186070362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33593,57 +33593,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170769021" name="Picture">
+                  <wp:docPr id="985728691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170769021" name="Picture"/>
+                          <pic:cNvPr id="985728691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35051,57 +35051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188189223" name="Picture">
+                  <wp:docPr id="2115356750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188189223" name="Picture"/>
+                          <pic:cNvPr id="2115356750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36248,57 +36248,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269406462" name="Picture">
+                        <wp:docPr id="1707223516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269406462" name="Picture"/>
+                                <pic:cNvPr id="1707223516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38418,57 +38418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974846099" name="Picture">
+                  <wp:docPr id="1688913726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974846099" name="Picture"/>
+                          <pic:cNvPr id="1688913726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38507,57 +38507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578497652" name="Picture">
+                  <wp:docPr id="1016316756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578497652" name="Picture"/>
+                          <pic:cNvPr id="1016316756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150583269" name="Picture">
+                  <wp:docPr id="1223393747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150583269" name="Picture"/>
+                          <pic:cNvPr id="1223393747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40149,57 +40149,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665958078" name="Picture">
+                  <wp:docPr id="180252509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665958078" name="Picture"/>
+                          <pic:cNvPr id="180252509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40252,57 +40252,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896067442" name="Picture">
+                  <wp:docPr id="1933060994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896067442" name="Picture"/>
+                          <pic:cNvPr id="1933060994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41629,57 +41629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107657640" name="Picture">
+                  <wp:docPr id="1803287836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107657640" name="Picture"/>
+                          <pic:cNvPr id="1803287836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42772,57 +42772,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145423255" name="Picture">
+                        <wp:docPr id="501178166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145423255" name="Picture"/>
+                                <pic:cNvPr id="501178166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44043,57 +44043,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613635759" name="Picture">
+                  <wp:docPr id="1326373474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613635759" name="Picture"/>
+                          <pic:cNvPr id="1326373474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44123,57 +44123,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808471555" name="Picture">
+                  <wp:docPr id="72134370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808471555" name="Picture"/>
+                          <pic:cNvPr id="72134370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44602,57 +44602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852111308" name="Picture">
+                  <wp:docPr id="650974355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852111308" name="Picture"/>
+                          <pic:cNvPr id="650974355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46247,57 +46247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963203628" name="Picture">
+                  <wp:docPr id="2057379800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963203628" name="Picture"/>
+                          <pic:cNvPr id="2057379800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46327,57 +46327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034048804" name="Picture">
+                  <wp:docPr id="1269515002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034048804" name="Picture"/>
+                          <pic:cNvPr id="1269515002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46806,57 +46806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704639223" name="Picture">
+                  <wp:docPr id="192021480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704639223" name="Picture"/>
+                          <pic:cNvPr id="192021480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48401,57 +48401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975409798" name="Picture">
+                  <wp:docPr id="348254065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975409798" name="Picture"/>
+                          <pic:cNvPr id="348254065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48472,57 +48472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361229203" name="Picture">
+                  <wp:docPr id="91018113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361229203" name="Picture"/>
+                          <pic:cNvPr id="91018113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48886,57 +48886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628799190" name="Picture">
+                  <wp:docPr id="513469831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628799190" name="Picture"/>
+                          <pic:cNvPr id="513469831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>