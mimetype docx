--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144034734" name="Picture">
+                  <wp:docPr id="974773108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144034734" name="Picture"/>
+                          <pic:cNvPr id="974773108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071427062" name="Picture">
+                  <wp:docPr id="148843925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071427062" name="Picture"/>
+                          <pic:cNvPr id="148843925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370824595" name="Picture">
+                        <wp:docPr id="2030167933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370824595" name="Picture"/>
+                                <pic:cNvPr id="2030167933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394478458" name="Picture">
+                  <wp:docPr id="1662383518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394478458" name="Picture"/>
+                          <pic:cNvPr id="1662383518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443329372" name="Picture">
+                  <wp:docPr id="853718163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443329372" name="Picture"/>
+                          <pic:cNvPr id="853718163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660904139" name="Picture">
+                  <wp:docPr id="1142023900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660904139" name="Picture"/>
+                          <pic:cNvPr id="1142023900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276341339" name="Picture">
+                  <wp:docPr id="641157468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276341339" name="Picture"/>
+                          <pic:cNvPr id="641157468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972418495" name="Picture">
+                  <wp:docPr id="1039706556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972418495" name="Picture"/>
+                          <pic:cNvPr id="1039706556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869325476" name="Picture">
+                        <wp:docPr id="781893722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869325476" name="Picture"/>
+                                <pic:cNvPr id="781893722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032424726" name="Picture">
+                        <wp:docPr id="1584268507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032424726" name="Picture"/>
+                                <pic:cNvPr id="1584268507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806106658" name="Picture">
+                        <wp:docPr id="874508860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806106658" name="Picture"/>
+                                <pic:cNvPr id="874508860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801863737" name="Picture">
+                        <wp:docPr id="498648724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801863737" name="Picture"/>
+                                <pic:cNvPr id="498648724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062566695" name="Picture">
+                        <wp:docPr id="855426604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062566695" name="Picture"/>
+                                <pic:cNvPr id="855426604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376309372" name="Picture">
+                        <wp:docPr id="1452234809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376309372" name="Picture"/>
+                                <pic:cNvPr id="1452234809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228908198" name="Picture">
+                        <wp:docPr id="1923563443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228908198" name="Picture"/>
+                                <pic:cNvPr id="1923563443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169087440" name="Picture">
+                        <wp:docPr id="271289495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169087440" name="Picture"/>
+                                <pic:cNvPr id="271289495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590143128" name="Picture">
+                        <wp:docPr id="468195531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590143128" name="Picture"/>
+                                <pic:cNvPr id="468195531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143455022" name="Picture">
+                        <wp:docPr id="1467541805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143455022" name="Picture"/>
+                                <pic:cNvPr id="1467541805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046609157" name="Picture">
+                        <wp:docPr id="1998709842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046609157" name="Picture"/>
+                                <pic:cNvPr id="1998709842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967650257" name="Picture">
+                        <wp:docPr id="1379950980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967650257" name="Picture"/>
+                                <pic:cNvPr id="1379950980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454500065" name="Picture">
+                        <wp:docPr id="1930865390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454500065" name="Picture"/>
+                                <pic:cNvPr id="1930865390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546047298" name="Picture">
+                        <wp:docPr id="1838091068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546047298" name="Picture"/>
+                                <pic:cNvPr id="1838091068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524634967" name="Picture">
+                        <wp:docPr id="696461205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524634967" name="Picture"/>
+                                <pic:cNvPr id="696461205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198321861" name="Picture">
+                  <wp:docPr id="1480302803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198321861" name="Picture"/>
+                          <pic:cNvPr id="1480302803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772107362" name="Picture">
+                  <wp:docPr id="869201169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772107362" name="Picture"/>
+                          <pic:cNvPr id="869201169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208119644" name="Picture">
+                  <wp:docPr id="177269609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208119644" name="Picture"/>
+                          <pic:cNvPr id="177269609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241975164" name="Picture">
+                  <wp:docPr id="1561155903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241975164" name="Picture"/>
+                          <pic:cNvPr id="1561155903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128657774" name="Picture">
+                  <wp:docPr id="468936603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128657774" name="Picture"/>
+                          <pic:cNvPr id="468936603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437855182" name="Picture">
+                  <wp:docPr id="1331507486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437855182" name="Picture"/>
+                          <pic:cNvPr id="1331507486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503100237" name="Picture">
+                        <wp:docPr id="1772573114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503100237" name="Picture"/>
+                                <pic:cNvPr id="1772573114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812703377" name="Picture">
+                  <wp:docPr id="1469388381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812703377" name="Picture"/>
+                          <pic:cNvPr id="1469388381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201644821" name="Picture">
+                  <wp:docPr id="1592152560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201644821" name="Picture"/>
+                          <pic:cNvPr id="1592152560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956275971" name="Picture">
+                  <wp:docPr id="228585751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956275971" name="Picture"/>
+                          <pic:cNvPr id="228585751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283635812" name="Picture">
+                  <wp:docPr id="1270807319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283635812" name="Picture"/>
+                          <pic:cNvPr id="1270807319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263418200" name="Picture">
+                  <wp:docPr id="1288555635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263418200" name="Picture"/>
+                          <pic:cNvPr id="1288555635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554961621" name="Picture">
+                  <wp:docPr id="1617012343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554961621" name="Picture"/>
+                          <pic:cNvPr id="1617012343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561373389" name="Picture">
+                        <wp:docPr id="481383244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561373389" name="Picture"/>
+                                <pic:cNvPr id="481383244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162131062" name="Picture">
+                  <wp:docPr id="1032839492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162131062" name="Picture"/>
+                          <pic:cNvPr id="1032839492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173707798" name="Picture">
+                  <wp:docPr id="1967087330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173707798" name="Picture"/>
+                          <pic:cNvPr id="1967087330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122851434" name="Picture">
+                  <wp:docPr id="464511682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122851434" name="Picture"/>
+                          <pic:cNvPr id="464511682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057434376" name="Picture">
+                  <wp:docPr id="11440424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057434376" name="Picture"/>
+                          <pic:cNvPr id="11440424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916731347" name="Picture">
+                  <wp:docPr id="1410641522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916731347" name="Picture"/>
+                          <pic:cNvPr id="1410641522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954709556" name="Picture">
+                  <wp:docPr id="944008820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954709556" name="Picture"/>
+                          <pic:cNvPr id="944008820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890722903" name="Picture">
+                        <wp:docPr id="1241313302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890722903" name="Picture"/>
+                                <pic:cNvPr id="1241313302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851760140" name="Picture">
+                  <wp:docPr id="970988338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851760140" name="Picture"/>
+                          <pic:cNvPr id="970988338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129182798" name="Picture">
+                  <wp:docPr id="1803378907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129182798" name="Picture"/>
+                          <pic:cNvPr id="1803378907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906501670" name="Picture">
+                  <wp:docPr id="1160724962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906501670" name="Picture"/>
+                          <pic:cNvPr id="1160724962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578577154" name="Picture">
+                  <wp:docPr id="1432346582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578577154" name="Picture"/>
+                          <pic:cNvPr id="1432346582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148804275" name="Picture">
+                  <wp:docPr id="1791014094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148804275" name="Picture"/>
+                          <pic:cNvPr id="1791014094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462449991" name="Picture">
+                  <wp:docPr id="593763699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462449991" name="Picture"/>
+                          <pic:cNvPr id="593763699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409864277" name="Picture">
+                  <wp:docPr id="1802070726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409864277" name="Picture"/>
+                          <pic:cNvPr id="1802070726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723119978" name="Picture">
+                  <wp:docPr id="259272173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723119978" name="Picture"/>
+                          <pic:cNvPr id="259272173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724352297" name="Picture">
+                  <wp:docPr id="61806935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724352297" name="Picture"/>
+                          <pic:cNvPr id="61806935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52125657" name="Picture">
+                        <wp:docPr id="117123593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52125657" name="Picture"/>
+                                <pic:cNvPr id="117123593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40227,57 +40227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614422093" name="Picture">
+                  <wp:docPr id="45928449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614422093" name="Picture"/>
+                          <pic:cNvPr id="45928449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40316,57 +40316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815441643" name="Picture">
+                  <wp:docPr id="416207917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815441643" name="Picture"/>
+                          <pic:cNvPr id="416207917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40960,57 +40960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898178851" name="Picture">
+                  <wp:docPr id="1194987103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898178851" name="Picture"/>
+                          <pic:cNvPr id="1194987103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41958,57 +41958,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24703902" name="Picture">
+                  <wp:docPr id="2056759373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24703902" name="Picture"/>
+                          <pic:cNvPr id="2056759373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42061,57 +42061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328728875" name="Picture">
+                  <wp:docPr id="1097674680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328728875" name="Picture"/>
+                          <pic:cNvPr id="1097674680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43438,57 +43438,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3749083" name="Picture">
+                  <wp:docPr id="2025398174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3749083" name="Picture"/>
+                          <pic:cNvPr id="2025398174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44581,57 +44581,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615164316" name="Picture">
+                        <wp:docPr id="1427782980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615164316" name="Picture"/>
+                                <pic:cNvPr id="1427782980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45802,57 +45802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697506979" name="Picture">
+                  <wp:docPr id="1701809558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697506979" name="Picture"/>
+                          <pic:cNvPr id="1701809558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45873,57 +45873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788274441" name="Picture">
+                  <wp:docPr id="986669546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788274441" name="Picture"/>
+                          <pic:cNvPr id="986669546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46287,57 +46287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899361854" name="Picture">
+                  <wp:docPr id="515604175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899361854" name="Picture"/>
+                          <pic:cNvPr id="515604175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>