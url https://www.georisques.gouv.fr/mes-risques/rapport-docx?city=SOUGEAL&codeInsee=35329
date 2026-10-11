--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630265234" name="Picture">
+                  <wp:docPr id="1159580841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630265234" name="Picture"/>
+                          <pic:cNvPr id="1159580841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600762508" name="Picture">
+                  <wp:docPr id="1857726318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600762508" name="Picture"/>
+                          <pic:cNvPr id="1857726318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388630316" name="Picture">
+                        <wp:docPr id="245261305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388630316" name="Picture"/>
+                                <pic:cNvPr id="245261305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421619944" name="Picture">
+                  <wp:docPr id="2117412515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421619944" name="Picture"/>
+                          <pic:cNvPr id="2117412515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726024040" name="Picture">
+                  <wp:docPr id="796841065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726024040" name="Picture"/>
+                          <pic:cNvPr id="796841065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833866901" name="Picture">
+                  <wp:docPr id="1843477265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833866901" name="Picture"/>
+                          <pic:cNvPr id="1843477265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729081975" name="Picture">
+                  <wp:docPr id="1604342705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729081975" name="Picture"/>
+                          <pic:cNvPr id="1604342705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118824423" name="Picture">
+                  <wp:docPr id="1420284577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118824423" name="Picture"/>
+                          <pic:cNvPr id="1420284577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073381968" name="Picture">
+                        <wp:docPr id="570482476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073381968" name="Picture"/>
+                                <pic:cNvPr id="570482476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378072378" name="Picture">
+                        <wp:docPr id="1702760019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378072378" name="Picture"/>
+                                <pic:cNvPr id="1702760019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233619694" name="Picture">
+                        <wp:docPr id="94625396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233619694" name="Picture"/>
+                                <pic:cNvPr id="94625396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045290545" name="Picture">
+                        <wp:docPr id="722306950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045290545" name="Picture"/>
+                                <pic:cNvPr id="722306950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695712189" name="Picture">
+                        <wp:docPr id="912856060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695712189" name="Picture"/>
+                                <pic:cNvPr id="912856060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049268854" name="Picture">
+                        <wp:docPr id="1958846525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049268854" name="Picture"/>
+                                <pic:cNvPr id="1958846525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407823889" name="Picture">
+                        <wp:docPr id="672656810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407823889" name="Picture"/>
+                                <pic:cNvPr id="672656810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733902860" name="Picture">
+                        <wp:docPr id="139663800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733902860" name="Picture"/>
+                                <pic:cNvPr id="139663800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338348977" name="Picture">
+                        <wp:docPr id="1193174613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338348977" name="Picture"/>
+                                <pic:cNvPr id="1193174613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335357817" name="Picture">
+                        <wp:docPr id="552599779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335357817" name="Picture"/>
+                                <pic:cNvPr id="552599779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983900889" name="Picture">
+                        <wp:docPr id="747605417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983900889" name="Picture"/>
+                                <pic:cNvPr id="747605417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293800093" name="Picture">
+                        <wp:docPr id="472784636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293800093" name="Picture"/>
+                                <pic:cNvPr id="472784636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158842759" name="Picture">
+                        <wp:docPr id="1608949407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158842759" name="Picture"/>
+                                <pic:cNvPr id="1608949407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948508690" name="Picture">
+                        <wp:docPr id="888989594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948508690" name="Picture"/>
+                                <pic:cNvPr id="888989594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869935115" name="Picture">
+                        <wp:docPr id="2021922556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869935115" name="Picture"/>
+                                <pic:cNvPr id="2021922556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805243883" name="Picture">
+                  <wp:docPr id="818705427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805243883" name="Picture"/>
+                          <pic:cNvPr id="818705427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643906101" name="Picture">
+                  <wp:docPr id="679031921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643906101" name="Picture"/>
+                          <pic:cNvPr id="679031921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581103863" name="Picture">
+                  <wp:docPr id="310964557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581103863" name="Picture"/>
+                          <pic:cNvPr id="310964557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104982292" name="Picture">
+                  <wp:docPr id="117018260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104982292" name="Picture"/>
+                          <pic:cNvPr id="117018260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630747005" name="Picture">
+                  <wp:docPr id="361368624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630747005" name="Picture"/>
+                          <pic:cNvPr id="361368624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645780724" name="Picture">
+                  <wp:docPr id="812488757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645780724" name="Picture"/>
+                          <pic:cNvPr id="812488757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001550588" name="Picture">
+                        <wp:docPr id="998555487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001550588" name="Picture"/>
+                                <pic:cNvPr id="998555487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404558808" name="Picture">
+                  <wp:docPr id="1672444363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404558808" name="Picture"/>
+                          <pic:cNvPr id="1672444363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119819284" name="Picture">
+                  <wp:docPr id="1438442801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119819284" name="Picture"/>
+                          <pic:cNvPr id="1438442801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790093613" name="Picture">
+                  <wp:docPr id="1264375454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790093613" name="Picture"/>
+                          <pic:cNvPr id="1264375454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477294829" name="Picture">
+                  <wp:docPr id="1511454556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477294829" name="Picture"/>
+                          <pic:cNvPr id="1511454556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087139518" name="Picture">
+                  <wp:docPr id="717612782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087139518" name="Picture"/>
+                          <pic:cNvPr id="717612782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260539155" name="Picture">
+                  <wp:docPr id="1792900534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260539155" name="Picture"/>
+                          <pic:cNvPr id="1792900534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="485837287" name="Picture">
+                        <wp:docPr id="1713176220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="485837287" name="Picture"/>
+                                <pic:cNvPr id="1713176220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502687729" name="Picture">
+                        <wp:docPr id="677853878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502687729" name="Picture"/>
+                                <pic:cNvPr id="677853878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737849305" name="Picture">
+                  <wp:docPr id="688834872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737849305" name="Picture"/>
+                          <pic:cNvPr id="688834872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190238941" name="Picture">
+                  <wp:docPr id="1424338178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190238941" name="Picture"/>
+                          <pic:cNvPr id="1424338178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533126817" name="Picture">
+                  <wp:docPr id="481736790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533126817" name="Picture"/>
+                          <pic:cNvPr id="481736790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554347094" name="Picture">
+                  <wp:docPr id="588215931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554347094" name="Picture"/>
+                          <pic:cNvPr id="588215931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192871863" name="Picture">
+                  <wp:docPr id="1561018628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192871863" name="Picture"/>
+                          <pic:cNvPr id="1561018628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218365436" name="Picture">
+                  <wp:docPr id="745274297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218365436" name="Picture"/>
+                          <pic:cNvPr id="745274297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010685894" name="Picture">
+                        <wp:docPr id="885522236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010685894" name="Picture"/>
+                                <pic:cNvPr id="885522236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35800730" name="Picture">
+                  <wp:docPr id="1199729710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35800730" name="Picture"/>
+                          <pic:cNvPr id="1199729710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043302195" name="Picture">
+                  <wp:docPr id="274230667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043302195" name="Picture"/>
+                          <pic:cNvPr id="274230667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152433537" name="Picture">
+                  <wp:docPr id="599482969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152433537" name="Picture"/>
+                          <pic:cNvPr id="599482969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354140953" name="Picture">
+                  <wp:docPr id="224638668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354140953" name="Picture"/>
+                          <pic:cNvPr id="224638668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453884951" name="Picture">
+                  <wp:docPr id="1276352030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453884951" name="Picture"/>
+                          <pic:cNvPr id="1276352030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407119336" name="Picture">
+                  <wp:docPr id="1680239519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407119336" name="Picture"/>
+                          <pic:cNvPr id="1680239519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258468842" name="Picture">
+                        <wp:docPr id="1722138352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258468842" name="Picture"/>
+                                <pic:cNvPr id="1722138352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991802405" name="Picture">
+                  <wp:docPr id="220974907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991802405" name="Picture"/>
+                          <pic:cNvPr id="220974907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177609123" name="Picture">
+                  <wp:docPr id="1186112080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177609123" name="Picture"/>
+                          <pic:cNvPr id="1186112080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605916226" name="Picture">
+                  <wp:docPr id="898687141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605916226" name="Picture"/>
+                          <pic:cNvPr id="898687141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001313700" name="Picture">
+                  <wp:docPr id="1390807481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001313700" name="Picture"/>
+                          <pic:cNvPr id="1390807481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395029941" name="Picture">
+                  <wp:docPr id="1128008782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395029941" name="Picture"/>
+                          <pic:cNvPr id="1128008782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619542965" name="Picture">
+                  <wp:docPr id="1339392444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619542965" name="Picture"/>
+                          <pic:cNvPr id="1339392444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323415993" name="Picture">
+                  <wp:docPr id="817659325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323415993" name="Picture"/>
+                          <pic:cNvPr id="817659325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816800396" name="Picture">
+                  <wp:docPr id="1513583385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816800396" name="Picture"/>
+                          <pic:cNvPr id="1513583385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101613127" name="Picture">
+                  <wp:docPr id="469369887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101613127" name="Picture"/>
+                          <pic:cNvPr id="469369887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>