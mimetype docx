--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848748568" name="Picture">
+                  <wp:docPr id="363233359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848748568" name="Picture"/>
+                          <pic:cNvPr id="363233359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583675280" name="Picture">
+                  <wp:docPr id="1527202140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583675280" name="Picture"/>
+                          <pic:cNvPr id="1527202140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563668086" name="Picture">
+                        <wp:docPr id="1605202372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563668086" name="Picture"/>
+                                <pic:cNvPr id="1605202372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545361" name="Picture">
+                  <wp:docPr id="947329406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545361" name="Picture"/>
+                          <pic:cNvPr id="947329406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903390433" name="Picture">
+                  <wp:docPr id="2045792967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903390433" name="Picture"/>
+                          <pic:cNvPr id="2045792967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668270103" name="Picture">
+                  <wp:docPr id="432283878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668270103" name="Picture"/>
+                          <pic:cNvPr id="432283878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52191160" name="Picture">
+                  <wp:docPr id="557237951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52191160" name="Picture"/>
+                          <pic:cNvPr id="557237951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228839117" name="Picture">
+                  <wp:docPr id="548554670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228839117" name="Picture"/>
+                          <pic:cNvPr id="548554670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393725283" name="Picture">
+                        <wp:docPr id="387462398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393725283" name="Picture"/>
+                                <pic:cNvPr id="387462398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704431852" name="Picture">
+                        <wp:docPr id="128196508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704431852" name="Picture"/>
+                                <pic:cNvPr id="128196508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922173567" name="Picture">
+                        <wp:docPr id="1867628149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922173567" name="Picture"/>
+                                <pic:cNvPr id="1867628149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983957360" name="Picture">
+                        <wp:docPr id="880425533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983957360" name="Picture"/>
+                                <pic:cNvPr id="880425533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009207333" name="Picture">
+                        <wp:docPr id="1080874478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009207333" name="Picture"/>
+                                <pic:cNvPr id="1080874478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981132061" name="Picture">
+                        <wp:docPr id="371106947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981132061" name="Picture"/>
+                                <pic:cNvPr id="371106947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073845277" name="Picture">
+                        <wp:docPr id="1169374008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073845277" name="Picture"/>
+                                <pic:cNvPr id="1169374008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382070643" name="Picture">
+                        <wp:docPr id="16278748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382070643" name="Picture"/>
+                                <pic:cNvPr id="16278748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078509370" name="Picture">
+                        <wp:docPr id="488686383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078509370" name="Picture"/>
+                                <pic:cNvPr id="488686383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771590802" name="Picture">
+                        <wp:docPr id="248642294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771590802" name="Picture"/>
+                                <pic:cNvPr id="248642294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175671232" name="Picture">
+                        <wp:docPr id="1387854809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175671232" name="Picture"/>
+                                <pic:cNvPr id="1387854809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855256345" name="Picture">
+                        <wp:docPr id="717532552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855256345" name="Picture"/>
+                                <pic:cNvPr id="717532552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409113926" name="Picture">
+                        <wp:docPr id="895884846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409113926" name="Picture"/>
+                                <pic:cNvPr id="895884846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552484945" name="Picture">
+                        <wp:docPr id="1462990497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552484945" name="Picture"/>
+                                <pic:cNvPr id="1462990497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163207030" name="Picture">
+                        <wp:docPr id="623567831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163207030" name="Picture"/>
+                                <pic:cNvPr id="623567831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103924503" name="Picture">
+                  <wp:docPr id="1815990240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103924503" name="Picture"/>
+                          <pic:cNvPr id="1815990240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657239623" name="Picture">
+                  <wp:docPr id="921633316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657239623" name="Picture"/>
+                          <pic:cNvPr id="921633316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954496323" name="Picture">
+                  <wp:docPr id="2004180244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954496323" name="Picture"/>
+                          <pic:cNvPr id="2004180244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757443334" name="Picture">
+                  <wp:docPr id="423602561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757443334" name="Picture"/>
+                          <pic:cNvPr id="423602561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900086105" name="Picture">
+                  <wp:docPr id="71022423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900086105" name="Picture"/>
+                          <pic:cNvPr id="71022423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393897094" name="Picture">
+                  <wp:docPr id="908974495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393897094" name="Picture"/>
+                          <pic:cNvPr id="908974495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251542320" name="Picture">
+                        <wp:docPr id="1561789182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251542320" name="Picture"/>
+                                <pic:cNvPr id="1561789182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796957737" name="Picture">
+                  <wp:docPr id="1270639155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796957737" name="Picture"/>
+                          <pic:cNvPr id="1270639155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103401713" name="Picture">
+                  <wp:docPr id="1970901414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103401713" name="Picture"/>
+                          <pic:cNvPr id="1970901414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045854911" name="Picture">
+                  <wp:docPr id="270298373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045854911" name="Picture"/>
+                          <pic:cNvPr id="270298373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432732077" name="Picture">
+                  <wp:docPr id="2034646890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432732077" name="Picture"/>
+                          <pic:cNvPr id="2034646890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960079122" name="Picture">
+                  <wp:docPr id="514950930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960079122" name="Picture"/>
+                          <pic:cNvPr id="514950930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765943245" name="Picture">
+                  <wp:docPr id="1172444533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765943245" name="Picture"/>
+                          <pic:cNvPr id="1172444533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164802618" name="Picture">
+                        <wp:docPr id="465494037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164802618" name="Picture"/>
+                                <pic:cNvPr id="465494037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512548344" name="Picture">
+                  <wp:docPr id="1310853034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512548344" name="Picture"/>
+                          <pic:cNvPr id="1310853034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925512303" name="Picture">
+                  <wp:docPr id="1591533865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925512303" name="Picture"/>
+                          <pic:cNvPr id="1591533865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563998357" name="Picture">
+                  <wp:docPr id="1575549247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563998357" name="Picture"/>
+                          <pic:cNvPr id="1575549247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987679130" name="Picture">
+                  <wp:docPr id="768735280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987679130" name="Picture"/>
+                          <pic:cNvPr id="768735280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538871660" name="Picture">
+                  <wp:docPr id="1533054783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538871660" name="Picture"/>
+                          <pic:cNvPr id="1533054783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540198949" name="Picture">
+                  <wp:docPr id="195233606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540198949" name="Picture"/>
+                          <pic:cNvPr id="195233606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836538518" name="Picture">
+                        <wp:docPr id="1480348633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836538518" name="Picture"/>
+                                <pic:cNvPr id="1480348633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104296498" name="Picture">
+                  <wp:docPr id="1261893295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104296498" name="Picture"/>
+                          <pic:cNvPr id="1261893295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943152247" name="Picture">
+                  <wp:docPr id="888103195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943152247" name="Picture"/>
+                          <pic:cNvPr id="888103195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020356709" name="Picture">
+                  <wp:docPr id="1099289827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020356709" name="Picture"/>
+                          <pic:cNvPr id="1099289827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749748590" name="Picture">
+                  <wp:docPr id="857900727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749748590" name="Picture"/>
+                          <pic:cNvPr id="857900727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527196451" name="Picture">
+                  <wp:docPr id="597295933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527196451" name="Picture"/>
+                          <pic:cNvPr id="597295933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046610833" name="Picture">
+                  <wp:docPr id="1198226793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046610833" name="Picture"/>
+                          <pic:cNvPr id="1198226793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147660622" name="Picture">
+                        <wp:docPr id="1535300592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147660622" name="Picture"/>
+                                <pic:cNvPr id="1535300592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639499085" name="Picture">
+                  <wp:docPr id="1201565148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639499085" name="Picture"/>
+                          <pic:cNvPr id="1201565148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010627769" name="Picture">
+                  <wp:docPr id="721656288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010627769" name="Picture"/>
+                          <pic:cNvPr id="721656288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61836335" name="Picture">
+                  <wp:docPr id="1491748801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61836335" name="Picture"/>
+                          <pic:cNvPr id="1491748801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737889883" name="Picture">
+                  <wp:docPr id="1496835487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737889883" name="Picture"/>
+                          <pic:cNvPr id="1496835487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133856531" name="Picture">
+                  <wp:docPr id="1973265241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133856531" name="Picture"/>
+                          <pic:cNvPr id="1973265241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093557667" name="Picture">
+                  <wp:docPr id="1230100514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093557667" name="Picture"/>
+                          <pic:cNvPr id="1230100514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678045514" name="Picture">
+                  <wp:docPr id="1372470586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678045514" name="Picture"/>
+                          <pic:cNvPr id="1372470586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893362395" name="Picture">
+                  <wp:docPr id="1197733776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893362395" name="Picture"/>
+                          <pic:cNvPr id="1197733776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002675001" name="Picture">
+                  <wp:docPr id="315096431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002675001" name="Picture"/>
+                          <pic:cNvPr id="315096431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>