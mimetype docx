--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490976438" name="Picture">
+                  <wp:docPr id="615811266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490976438" name="Picture"/>
+                          <pic:cNvPr id="615811266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564850721" name="Picture">
+                  <wp:docPr id="32759117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564850721" name="Picture"/>
+                          <pic:cNvPr id="32759117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176938333" name="Picture">
+                        <wp:docPr id="491213233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176938333" name="Picture"/>
+                                <pic:cNvPr id="491213233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243627709" name="Picture">
+                  <wp:docPr id="1648101085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243627709" name="Picture"/>
+                          <pic:cNvPr id="1648101085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759273067" name="Picture">
+                  <wp:docPr id="1135333282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759273067" name="Picture"/>
+                          <pic:cNvPr id="1135333282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410253170" name="Picture">
+                  <wp:docPr id="1351466126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410253170" name="Picture"/>
+                          <pic:cNvPr id="1351466126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038148200" name="Picture">
+                  <wp:docPr id="285208033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038148200" name="Picture"/>
+                          <pic:cNvPr id="285208033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559679378" name="Picture">
+                  <wp:docPr id="471427115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559679378" name="Picture"/>
+                          <pic:cNvPr id="471427115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605405792" name="Picture">
+                        <wp:docPr id="807399955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605405792" name="Picture"/>
+                                <pic:cNvPr id="807399955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325091064" name="Picture">
+                        <wp:docPr id="1684910206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325091064" name="Picture"/>
+                                <pic:cNvPr id="1684910206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792336513" name="Picture">
+                        <wp:docPr id="1283613047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792336513" name="Picture"/>
+                                <pic:cNvPr id="1283613047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272989270" name="Picture">
+                        <wp:docPr id="2074813997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272989270" name="Picture"/>
+                                <pic:cNvPr id="2074813997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778228713" name="Picture">
+                        <wp:docPr id="1654316326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778228713" name="Picture"/>
+                                <pic:cNvPr id="1654316326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668988330" name="Picture">
+                        <wp:docPr id="1769600808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668988330" name="Picture"/>
+                                <pic:cNvPr id="1769600808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855808120" name="Picture">
+                        <wp:docPr id="2113581527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855808120" name="Picture"/>
+                                <pic:cNvPr id="2113581527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020771666" name="Picture">
+                        <wp:docPr id="1525101233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020771666" name="Picture"/>
+                                <pic:cNvPr id="1525101233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095964189" name="Picture">
+                        <wp:docPr id="1747617642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095964189" name="Picture"/>
+                                <pic:cNvPr id="1747617642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089630481" name="Picture">
+                        <wp:docPr id="1132161799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089630481" name="Picture"/>
+                                <pic:cNvPr id="1132161799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319492863" name="Picture">
+                        <wp:docPr id="1164060277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319492863" name="Picture"/>
+                                <pic:cNvPr id="1164060277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296526828" name="Picture">
+                        <wp:docPr id="1175761938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296526828" name="Picture"/>
+                                <pic:cNvPr id="1175761938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128878718" name="Picture">
+                        <wp:docPr id="1326306889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128878718" name="Picture"/>
+                                <pic:cNvPr id="1326306889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871814638" name="Picture">
+                        <wp:docPr id="1877796868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871814638" name="Picture"/>
+                                <pic:cNvPr id="1877796868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719489856" name="Picture">
+                        <wp:docPr id="1514340352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719489856" name="Picture"/>
+                                <pic:cNvPr id="1514340352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295053125" name="Picture">
+                  <wp:docPr id="746623363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295053125" name="Picture"/>
+                          <pic:cNvPr id="746623363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958024539" name="Picture">
+                  <wp:docPr id="748953780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958024539" name="Picture"/>
+                          <pic:cNvPr id="748953780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456846027" name="Picture">
+                  <wp:docPr id="1348440666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456846027" name="Picture"/>
+                          <pic:cNvPr id="1348440666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702464054" name="Picture">
+                  <wp:docPr id="816805435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702464054" name="Picture"/>
+                          <pic:cNvPr id="816805435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111443109" name="Picture">
+                  <wp:docPr id="1882337222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111443109" name="Picture"/>
+                          <pic:cNvPr id="1882337222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003822633" name="Picture">
+                  <wp:docPr id="865848874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003822633" name="Picture"/>
+                          <pic:cNvPr id="865848874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030964606" name="Picture">
+                        <wp:docPr id="1592467020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030964606" name="Picture"/>
+                                <pic:cNvPr id="1592467020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19270995" name="Picture">
+                  <wp:docPr id="150842613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19270995" name="Picture"/>
+                          <pic:cNvPr id="150842613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177226216" name="Picture">
+                  <wp:docPr id="250112507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177226216" name="Picture"/>
+                          <pic:cNvPr id="250112507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641348838" name="Picture">
+                  <wp:docPr id="150408980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641348838" name="Picture"/>
+                          <pic:cNvPr id="150408980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427008232" name="Picture">
+                  <wp:docPr id="1837108013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427008232" name="Picture"/>
+                          <pic:cNvPr id="1837108013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871954764" name="Picture">
+                  <wp:docPr id="2023648224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871954764" name="Picture"/>
+                          <pic:cNvPr id="2023648224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390642165" name="Picture">
+                  <wp:docPr id="2012734801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390642165" name="Picture"/>
+                          <pic:cNvPr id="2012734801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267735162" name="Picture">
+                        <wp:docPr id="897657642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267735162" name="Picture"/>
+                                <pic:cNvPr id="897657642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422229916" name="Picture">
+                  <wp:docPr id="205991481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422229916" name="Picture"/>
+                          <pic:cNvPr id="205991481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932573412" name="Picture">
+                  <wp:docPr id="740819973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932573412" name="Picture"/>
+                          <pic:cNvPr id="740819973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746818873" name="Picture">
+                  <wp:docPr id="1473448111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746818873" name="Picture"/>
+                          <pic:cNvPr id="1473448111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559799979" name="Picture">
+                  <wp:docPr id="133116034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559799979" name="Picture"/>
+                          <pic:cNvPr id="133116034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462084780" name="Picture">
+                  <wp:docPr id="981751179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462084780" name="Picture"/>
+                          <pic:cNvPr id="981751179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613005155" name="Picture">
+                  <wp:docPr id="892250148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613005155" name="Picture"/>
+                          <pic:cNvPr id="892250148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947673602" name="Picture">
+                        <wp:docPr id="1084547029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947673602" name="Picture"/>
+                                <pic:cNvPr id="1084547029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105850456" name="Picture">
+                  <wp:docPr id="2146514919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105850456" name="Picture"/>
+                          <pic:cNvPr id="2146514919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202318470" name="Picture">
+                  <wp:docPr id="917106647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202318470" name="Picture"/>
+                          <pic:cNvPr id="917106647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106583601" name="Picture">
+                  <wp:docPr id="1351996576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106583601" name="Picture"/>
+                          <pic:cNvPr id="1351996576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073924366" name="Picture">
+                  <wp:docPr id="444793519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073924366" name="Picture"/>
+                          <pic:cNvPr id="444793519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250844649" name="Picture">
+                  <wp:docPr id="1672319359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250844649" name="Picture"/>
+                          <pic:cNvPr id="1672319359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718601902" name="Picture">
+                  <wp:docPr id="501447038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718601902" name="Picture"/>
+                          <pic:cNvPr id="501447038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151942927" name="Picture">
+                  <wp:docPr id="1219600554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151942927" name="Picture"/>
+                          <pic:cNvPr id="1219600554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148359542" name="Picture">
+                  <wp:docPr id="1988348183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148359542" name="Picture"/>
+                          <pic:cNvPr id="1988348183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390498448" name="Picture">
+                  <wp:docPr id="1708210254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390498448" name="Picture"/>
+                          <pic:cNvPr id="1708210254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938266427" name="Picture">
+                        <wp:docPr id="1583721762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938266427" name="Picture"/>
+                                <pic:cNvPr id="1583721762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349029214" name="Picture">
+                  <wp:docPr id="849018344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349029214" name="Picture"/>
+                          <pic:cNvPr id="849018344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697178050" name="Picture">
+                  <wp:docPr id="721810231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697178050" name="Picture"/>
+                          <pic:cNvPr id="721810231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774835448" name="Picture">
+                  <wp:docPr id="1494892999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774835448" name="Picture"/>
+                          <pic:cNvPr id="1494892999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845529289" name="Picture">
+                  <wp:docPr id="1162451301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845529289" name="Picture"/>
+                          <pic:cNvPr id="1162451301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163566360" name="Picture">
+                  <wp:docPr id="1403039926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163566360" name="Picture"/>
+                          <pic:cNvPr id="1403039926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329189251" name="Picture">
+                  <wp:docPr id="214192924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329189251" name="Picture"/>
+                          <pic:cNvPr id="214192924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614160782" name="Picture">
+                        <wp:docPr id="1481095853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614160782" name="Picture"/>
+                                <pic:cNvPr id="1481095853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632234327" name="Picture">
+                  <wp:docPr id="1983204874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632234327" name="Picture"/>
+                          <pic:cNvPr id="1983204874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704850428" name="Picture">
+                  <wp:docPr id="400177433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704850428" name="Picture"/>
+                          <pic:cNvPr id="400177433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459811065" name="Picture">
+                  <wp:docPr id="1584641367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459811065" name="Picture"/>
+                          <pic:cNvPr id="1584641367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>