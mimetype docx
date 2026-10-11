--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183855683" name="Picture">
+                  <wp:docPr id="1611662337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183855683" name="Picture"/>
+                          <pic:cNvPr id="1611662337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583927322" name="Picture">
+                  <wp:docPr id="1376682212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583927322" name="Picture"/>
+                          <pic:cNvPr id="1376682212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238285691" name="Picture">
+                        <wp:docPr id="108257512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238285691" name="Picture"/>
+                                <pic:cNvPr id="108257512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440489290" name="Picture">
+                  <wp:docPr id="1602226280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440489290" name="Picture"/>
+                          <pic:cNvPr id="1602226280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262829817" name="Picture">
+                  <wp:docPr id="382008152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262829817" name="Picture"/>
+                          <pic:cNvPr id="382008152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873124877" name="Picture">
+                  <wp:docPr id="303854711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873124877" name="Picture"/>
+                          <pic:cNvPr id="303854711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298922130" name="Picture">
+                  <wp:docPr id="1189549216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298922130" name="Picture"/>
+                          <pic:cNvPr id="1189549216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754458987" name="Picture">
+                  <wp:docPr id="1019692499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754458987" name="Picture"/>
+                          <pic:cNvPr id="1019692499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379656630" name="Picture">
+                        <wp:docPr id="347943832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379656630" name="Picture"/>
+                                <pic:cNvPr id="347943832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967960841" name="Picture">
+                        <wp:docPr id="1696054150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967960841" name="Picture"/>
+                                <pic:cNvPr id="1696054150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590937662" name="Picture">
+                        <wp:docPr id="673083304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590937662" name="Picture"/>
+                                <pic:cNvPr id="673083304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034927019" name="Picture">
+                        <wp:docPr id="483614401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034927019" name="Picture"/>
+                                <pic:cNvPr id="483614401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575645297" name="Picture">
+                        <wp:docPr id="386652237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575645297" name="Picture"/>
+                                <pic:cNvPr id="386652237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441038809" name="Picture">
+                        <wp:docPr id="36240199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441038809" name="Picture"/>
+                                <pic:cNvPr id="36240199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493523496" name="Picture">
+                        <wp:docPr id="2724903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493523496" name="Picture"/>
+                                <pic:cNvPr id="2724903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564143986" name="Picture">
+                        <wp:docPr id="966670750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564143986" name="Picture"/>
+                                <pic:cNvPr id="966670750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679413687" name="Picture">
+                        <wp:docPr id="2022586605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679413687" name="Picture"/>
+                                <pic:cNvPr id="2022586605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798665455" name="Picture">
+                        <wp:docPr id="494835710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798665455" name="Picture"/>
+                                <pic:cNvPr id="494835710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459293869" name="Picture">
+                        <wp:docPr id="1148767881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459293869" name="Picture"/>
+                                <pic:cNvPr id="1148767881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289432224" name="Picture">
+                        <wp:docPr id="473686278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289432224" name="Picture"/>
+                                <pic:cNvPr id="473686278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628594465" name="Picture">
+                        <wp:docPr id="2007036059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628594465" name="Picture"/>
+                                <pic:cNvPr id="2007036059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364986997" name="Picture">
+                        <wp:docPr id="1218988294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364986997" name="Picture"/>
+                                <pic:cNvPr id="1218988294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021445095" name="Picture">
+                        <wp:docPr id="718436659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021445095" name="Picture"/>
+                                <pic:cNvPr id="718436659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224051870" name="Picture">
+                  <wp:docPr id="118243504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224051870" name="Picture"/>
+                          <pic:cNvPr id="118243504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542340869" name="Picture">
+                  <wp:docPr id="945546971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542340869" name="Picture"/>
+                          <pic:cNvPr id="945546971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562778721" name="Picture">
+                  <wp:docPr id="1724761599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562778721" name="Picture"/>
+                          <pic:cNvPr id="1724761599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149035245" name="Picture">
+                  <wp:docPr id="1677972095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149035245" name="Picture"/>
+                          <pic:cNvPr id="1677972095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851927782" name="Picture">
+                  <wp:docPr id="1904039001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851927782" name="Picture"/>
+                          <pic:cNvPr id="1904039001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541055575" name="Picture">
+                  <wp:docPr id="1154592419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541055575" name="Picture"/>
+                          <pic:cNvPr id="1154592419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483385687" name="Picture">
+                        <wp:docPr id="2112581619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483385687" name="Picture"/>
+                                <pic:cNvPr id="2112581619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19647,57 +19647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242607670" name="Picture">
+                  <wp:docPr id="1833723869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242607670" name="Picture"/>
+                          <pic:cNvPr id="1833723869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19727,57 +19727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354511466" name="Picture">
+                  <wp:docPr id="499248321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354511466" name="Picture"/>
+                          <pic:cNvPr id="499248321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20272,57 +20272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505049601" name="Picture">
+                  <wp:docPr id="1486610726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505049601" name="Picture"/>
+                          <pic:cNvPr id="1486610726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21427,57 +21427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272152084" name="Picture">
+                        <wp:docPr id="416287430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272152084" name="Picture"/>
+                                <pic:cNvPr id="416287430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24373,57 +24373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423060630" name="Picture">
+                  <wp:docPr id="1898739352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423060630" name="Picture"/>
+                          <pic:cNvPr id="1898739352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24462,57 +24462,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394131529" name="Picture">
+                  <wp:docPr id="1149958518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394131529" name="Picture"/>
+                          <pic:cNvPr id="1149958518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25106,57 +25106,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117807780" name="Picture">
+                  <wp:docPr id="1544838427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117807780" name="Picture"/>
+                          <pic:cNvPr id="1544838427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26104,57 +26104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061804660" name="Picture">
+                  <wp:docPr id="593267026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061804660" name="Picture"/>
+                          <pic:cNvPr id="593267026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26207,57 +26207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83322677" name="Picture">
+                  <wp:docPr id="1799091491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83322677" name="Picture"/>
+                          <pic:cNvPr id="1799091491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27586,57 +27586,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126349160" name="Picture">
+                  <wp:docPr id="914145725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126349160" name="Picture"/>
+                          <pic:cNvPr id="914145725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28711,57 +28711,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922145073" name="Picture">
+                        <wp:docPr id="1349410968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922145073" name="Picture"/>
+                                <pic:cNvPr id="1349410968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30064,57 +30064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29467964" name="Picture">
+                  <wp:docPr id="1468524028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29467964" name="Picture"/>
+                          <pic:cNvPr id="1468524028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30153,57 +30153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894581081" name="Picture">
+                  <wp:docPr id="901642934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894581081" name="Picture"/>
+                          <pic:cNvPr id="901642934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30797,57 +30797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892144027" name="Picture">
+                  <wp:docPr id="385099321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892144027" name="Picture"/>
+                          <pic:cNvPr id="385099321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31795,57 +31795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401415469" name="Picture">
+                  <wp:docPr id="334992133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401415469" name="Picture"/>
+                          <pic:cNvPr id="334992133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31898,57 +31898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621160398" name="Picture">
+                  <wp:docPr id="564676122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621160398" name="Picture"/>
+                          <pic:cNvPr id="564676122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33279,57 +33279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004038662" name="Picture">
+                  <wp:docPr id="965548831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004038662" name="Picture"/>
+                          <pic:cNvPr id="965548831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34422,57 +34422,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171833904" name="Picture">
+                        <wp:docPr id="86811461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171833904" name="Picture"/>
+                                <pic:cNvPr id="86811461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35811,57 +35811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917659435" name="Picture">
+                  <wp:docPr id="1420297500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917659435" name="Picture"/>
+                          <pic:cNvPr id="1420297500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35900,57 +35900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675329623" name="Picture">
+                  <wp:docPr id="2104469358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675329623" name="Picture"/>
+                          <pic:cNvPr id="2104469358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36544,57 +36544,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811060307" name="Picture">
+                  <wp:docPr id="540066493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811060307" name="Picture"/>
+                          <pic:cNvPr id="540066493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37542,57 +37542,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253858404" name="Picture">
+                  <wp:docPr id="32242246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253858404" name="Picture"/>
+                          <pic:cNvPr id="32242246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37645,57 +37645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478535036" name="Picture">
+                  <wp:docPr id="2071757028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478535036" name="Picture"/>
+                          <pic:cNvPr id="2071757028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39022,57 +39022,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640256459" name="Picture">
+                  <wp:docPr id="440074016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640256459" name="Picture"/>
+                          <pic:cNvPr id="440074016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40165,57 +40165,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1763276989" name="Picture">
+                        <wp:docPr id="1052239459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1763276989" name="Picture"/>
+                                <pic:cNvPr id="1052239459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41526,57 +41526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51696516" name="Picture">
+                  <wp:docPr id="1941560682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51696516" name="Picture"/>
+                          <pic:cNvPr id="1941560682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41615,57 +41615,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116874410" name="Picture">
+                  <wp:docPr id="120232705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116874410" name="Picture"/>
+                          <pic:cNvPr id="120232705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42259,57 +42259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323133830" name="Picture">
+                  <wp:docPr id="613701359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323133830" name="Picture"/>
+                          <pic:cNvPr id="613701359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43257,57 +43257,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622981043" name="Picture">
+                  <wp:docPr id="1635836645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622981043" name="Picture"/>
+                          <pic:cNvPr id="1635836645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43360,57 +43360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492106948" name="Picture">
+                  <wp:docPr id="547492905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492106948" name="Picture"/>
+                          <pic:cNvPr id="547492905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44737,57 +44737,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034354079" name="Picture">
+                  <wp:docPr id="2033730150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034354079" name="Picture"/>
+                          <pic:cNvPr id="2033730150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45880,57 +45880,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583484791" name="Picture">
+                        <wp:docPr id="752927876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583484791" name="Picture"/>
+                                <pic:cNvPr id="752927876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47101,57 +47101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679939765" name="Picture">
+                  <wp:docPr id="393250828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679939765" name="Picture"/>
+                          <pic:cNvPr id="393250828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47172,57 +47172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501135002" name="Picture">
+                  <wp:docPr id="117154404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501135002" name="Picture"/>
+                          <pic:cNvPr id="117154404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47586,57 +47586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059601234" name="Picture">
+                  <wp:docPr id="1888423372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059601234" name="Picture"/>
+                          <pic:cNvPr id="1888423372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>