--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910112383" name="Picture">
+                  <wp:docPr id="1223743660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910112383" name="Picture"/>
+                          <pic:cNvPr id="1223743660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748618333" name="Picture">
+                  <wp:docPr id="994303645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748618333" name="Picture"/>
+                          <pic:cNvPr id="994303645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013598428" name="Picture">
+                        <wp:docPr id="232445453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013598428" name="Picture"/>
+                                <pic:cNvPr id="232445453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405447067" name="Picture">
+                  <wp:docPr id="520395259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405447067" name="Picture"/>
+                          <pic:cNvPr id="520395259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530397151" name="Picture">
+                  <wp:docPr id="1071643673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530397151" name="Picture"/>
+                          <pic:cNvPr id="1071643673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418061520" name="Picture">
+                  <wp:docPr id="694646857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418061520" name="Picture"/>
+                          <pic:cNvPr id="694646857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029297566" name="Picture">
+                  <wp:docPr id="226679299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029297566" name="Picture"/>
+                          <pic:cNvPr id="226679299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61391476" name="Picture">
+                  <wp:docPr id="370983486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61391476" name="Picture"/>
+                          <pic:cNvPr id="370983486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092015720" name="Picture">
+                        <wp:docPr id="704714001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092015720" name="Picture"/>
+                                <pic:cNvPr id="704714001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947936607" name="Picture">
+                        <wp:docPr id="359664852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947936607" name="Picture"/>
+                                <pic:cNvPr id="359664852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598364871" name="Picture">
+                        <wp:docPr id="1838327517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598364871" name="Picture"/>
+                                <pic:cNvPr id="1838327517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515159345" name="Picture">
+                        <wp:docPr id="2135398592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515159345" name="Picture"/>
+                                <pic:cNvPr id="2135398592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576367404" name="Picture">
+                        <wp:docPr id="2020422401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576367404" name="Picture"/>
+                                <pic:cNvPr id="2020422401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992302490" name="Picture">
+                        <wp:docPr id="117022164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992302490" name="Picture"/>
+                                <pic:cNvPr id="117022164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541274154" name="Picture">
+                        <wp:docPr id="496946830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541274154" name="Picture"/>
+                                <pic:cNvPr id="496946830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746531514" name="Picture">
+                        <wp:docPr id="770653387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746531514" name="Picture"/>
+                                <pic:cNvPr id="770653387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471393958" name="Picture">
+                        <wp:docPr id="1963778183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471393958" name="Picture"/>
+                                <pic:cNvPr id="1963778183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884254611" name="Picture">
+                        <wp:docPr id="1142153395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884254611" name="Picture"/>
+                                <pic:cNvPr id="1142153395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437278015" name="Picture">
+                        <wp:docPr id="1844097206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437278015" name="Picture"/>
+                                <pic:cNvPr id="1844097206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606914797" name="Picture">
+                        <wp:docPr id="520769597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606914797" name="Picture"/>
+                                <pic:cNvPr id="520769597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="895702481" name="Picture">
+                        <wp:docPr id="270060442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="895702481" name="Picture"/>
+                                <pic:cNvPr id="270060442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402614950" name="Picture">
+                        <wp:docPr id="1587219332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402614950" name="Picture"/>
+                                <pic:cNvPr id="1587219332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184110589" name="Picture">
+                        <wp:docPr id="1148769950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184110589" name="Picture"/>
+                                <pic:cNvPr id="1148769950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83968627" name="Picture">
+                  <wp:docPr id="7774372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83968627" name="Picture"/>
+                          <pic:cNvPr id="7774372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92091229" name="Picture">
+                  <wp:docPr id="1774871210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92091229" name="Picture"/>
+                          <pic:cNvPr id="1774871210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408617812" name="Picture">
+                  <wp:docPr id="527348801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408617812" name="Picture"/>
+                          <pic:cNvPr id="527348801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723762655" name="Picture">
+                  <wp:docPr id="1413591873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723762655" name="Picture"/>
+                          <pic:cNvPr id="1413591873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309689790" name="Picture">
+                  <wp:docPr id="726257280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309689790" name="Picture"/>
+                          <pic:cNvPr id="726257280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725290562" name="Picture">
+                  <wp:docPr id="1885849521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725290562" name="Picture"/>
+                          <pic:cNvPr id="1885849521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986822260" name="Picture">
+                        <wp:docPr id="426765780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986822260" name="Picture"/>
+                                <pic:cNvPr id="426765780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458901907" name="Picture">
+                  <wp:docPr id="2007445274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458901907" name="Picture"/>
+                          <pic:cNvPr id="2007445274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197749054" name="Picture">
+                  <wp:docPr id="4907357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197749054" name="Picture"/>
+                          <pic:cNvPr id="4907357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882279856" name="Picture">
+                  <wp:docPr id="1714269645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882279856" name="Picture"/>
+                          <pic:cNvPr id="1714269645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283739224" name="Picture">
+                  <wp:docPr id="745433873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283739224" name="Picture"/>
+                          <pic:cNvPr id="745433873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439636598" name="Picture">
+                  <wp:docPr id="526780878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439636598" name="Picture"/>
+                          <pic:cNvPr id="526780878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600893606" name="Picture">
+                  <wp:docPr id="1061647488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600893606" name="Picture"/>
+                          <pic:cNvPr id="1061647488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567139392" name="Picture">
+                        <wp:docPr id="450803042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567139392" name="Picture"/>
+                                <pic:cNvPr id="450803042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358258074" name="Picture">
+                  <wp:docPr id="1593413581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358258074" name="Picture"/>
+                          <pic:cNvPr id="1593413581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2881876" name="Picture">
+                  <wp:docPr id="1859418602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2881876" name="Picture"/>
+                          <pic:cNvPr id="1859418602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239581122" name="Picture">
+                  <wp:docPr id="365907993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239581122" name="Picture"/>
+                          <pic:cNvPr id="365907993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411324676" name="Picture">
+                  <wp:docPr id="189307510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411324676" name="Picture"/>
+                          <pic:cNvPr id="189307510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563466791" name="Picture">
+                  <wp:docPr id="930284829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563466791" name="Picture"/>
+                          <pic:cNvPr id="930284829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629005908" name="Picture">
+                  <wp:docPr id="740411644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629005908" name="Picture"/>
+                          <pic:cNvPr id="740411644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29498,57 +29498,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141509717" name="Picture">
+                        <wp:docPr id="2023229016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141509717" name="Picture"/>
+                                <pic:cNvPr id="2023229016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31273,57 +31273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886356982" name="Picture">
+                  <wp:docPr id="1246986550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886356982" name="Picture"/>
+                          <pic:cNvPr id="1246986550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31353,57 +31353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648065886" name="Picture">
+                  <wp:docPr id="202601486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648065886" name="Picture"/>
+                          <pic:cNvPr id="202601486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31907,57 +31907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989970098" name="Picture">
+                  <wp:docPr id="669917202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989970098" name="Picture"/>
+                          <pic:cNvPr id="669917202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33960,57 +33960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68235987" name="Picture">
+                  <wp:docPr id="214038962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68235987" name="Picture"/>
+                          <pic:cNvPr id="214038962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34049,57 +34049,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031368322" name="Picture">
+                  <wp:docPr id="459624224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031368322" name="Picture"/>
+                          <pic:cNvPr id="459624224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34693,57 +34693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800241799" name="Picture">
+                  <wp:docPr id="1306333934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800241799" name="Picture"/>
+                          <pic:cNvPr id="1306333934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35691,57 +35691,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795725828" name="Picture">
+                  <wp:docPr id="1492902148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795725828" name="Picture"/>
+                          <pic:cNvPr id="1492902148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35794,57 +35794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224878069" name="Picture">
+                  <wp:docPr id="1211668630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224878069" name="Picture"/>
+                          <pic:cNvPr id="1211668630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37171,57 +37171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943816910" name="Picture">
+                  <wp:docPr id="409472785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943816910" name="Picture"/>
+                          <pic:cNvPr id="409472785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38314,57 +38314,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564323670" name="Picture">
+                        <wp:docPr id="1301112190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564323670" name="Picture"/>
+                                <pic:cNvPr id="1301112190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39675,57 +39675,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366036572" name="Picture">
+                  <wp:docPr id="365296473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366036572" name="Picture"/>
+                          <pic:cNvPr id="365296473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39764,57 +39764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828796138" name="Picture">
+                  <wp:docPr id="1196092555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828796138" name="Picture"/>
+                          <pic:cNvPr id="1196092555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40408,57 +40408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6773899" name="Picture">
+                  <wp:docPr id="1506497723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6773899" name="Picture"/>
+                          <pic:cNvPr id="1506497723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41406,57 +41406,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232911856" name="Picture">
+                  <wp:docPr id="1924244335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232911856" name="Picture"/>
+                          <pic:cNvPr id="1924244335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41509,57 +41509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087221267" name="Picture">
+                  <wp:docPr id="701661228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087221267" name="Picture"/>
+                          <pic:cNvPr id="701661228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42886,57 +42886,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577529249" name="Picture">
+                  <wp:docPr id="1150018557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577529249" name="Picture"/>
+                          <pic:cNvPr id="1150018557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44029,57 +44029,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931430645" name="Picture">
+                        <wp:docPr id="190847742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931430645" name="Picture"/>
+                                <pic:cNvPr id="190847742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45300,57 +45300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109409959" name="Picture">
+                  <wp:docPr id="1151874357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109409959" name="Picture"/>
+                          <pic:cNvPr id="1151874357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45380,57 +45380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348449136" name="Picture">
+                  <wp:docPr id="589825414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348449136" name="Picture"/>
+                          <pic:cNvPr id="589825414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45859,57 +45859,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270171730" name="Picture">
+                  <wp:docPr id="766704523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270171730" name="Picture"/>
+                          <pic:cNvPr id="766704523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47454,57 +47454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993601107" name="Picture">
+                  <wp:docPr id="1225344701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993601107" name="Picture"/>
+                          <pic:cNvPr id="1225344701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47525,57 +47525,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374396535" name="Picture">
+                  <wp:docPr id="711884335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374396535" name="Picture"/>
+                          <pic:cNvPr id="711884335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47939,57 +47939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434173953" name="Picture">
+                  <wp:docPr id="280671818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434173953" name="Picture"/>
+                          <pic:cNvPr id="280671818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>