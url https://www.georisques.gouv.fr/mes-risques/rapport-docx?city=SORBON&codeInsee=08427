--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710790748" name="Picture">
+                  <wp:docPr id="82064704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710790748" name="Picture"/>
+                          <pic:cNvPr id="82064704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297121310" name="Picture">
+                  <wp:docPr id="1340262749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297121310" name="Picture"/>
+                          <pic:cNvPr id="1340262749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405519956" name="Picture">
+                        <wp:docPr id="1441094510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405519956" name="Picture"/>
+                                <pic:cNvPr id="1441094510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411818161" name="Picture">
+                  <wp:docPr id="1526290486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411818161" name="Picture"/>
+                          <pic:cNvPr id="1526290486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082040519" name="Picture">
+                  <wp:docPr id="340134936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082040519" name="Picture"/>
+                          <pic:cNvPr id="340134936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551909481" name="Picture">
+                  <wp:docPr id="1436995816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551909481" name="Picture"/>
+                          <pic:cNvPr id="1436995816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80601835" name="Picture">
+                  <wp:docPr id="2124164019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80601835" name="Picture"/>
+                          <pic:cNvPr id="2124164019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916570371" name="Picture">
+                  <wp:docPr id="367250009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916570371" name="Picture"/>
+                          <pic:cNvPr id="367250009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531766551" name="Picture">
+                        <wp:docPr id="1932095964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531766551" name="Picture"/>
+                                <pic:cNvPr id="1932095964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631735455" name="Picture">
+                        <wp:docPr id="571232239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631735455" name="Picture"/>
+                                <pic:cNvPr id="571232239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035359489" name="Picture">
+                        <wp:docPr id="285442796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035359489" name="Picture"/>
+                                <pic:cNvPr id="285442796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280550818" name="Picture">
+                        <wp:docPr id="812423475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280550818" name="Picture"/>
+                                <pic:cNvPr id="812423475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397417503" name="Picture">
+                        <wp:docPr id="1358430443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397417503" name="Picture"/>
+                                <pic:cNvPr id="1358430443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683207002" name="Picture">
+                        <wp:docPr id="1815672526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683207002" name="Picture"/>
+                                <pic:cNvPr id="1815672526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81717603" name="Picture">
+                        <wp:docPr id="940818449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81717603" name="Picture"/>
+                                <pic:cNvPr id="940818449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389415712" name="Picture">
+                        <wp:docPr id="1829271865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389415712" name="Picture"/>
+                                <pic:cNvPr id="1829271865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609372361" name="Picture">
+                        <wp:docPr id="1020040130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609372361" name="Picture"/>
+                                <pic:cNvPr id="1020040130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663775990" name="Picture">
+                        <wp:docPr id="2041582270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663775990" name="Picture"/>
+                                <pic:cNvPr id="2041582270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441418865" name="Picture">
+                        <wp:docPr id="205782844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441418865" name="Picture"/>
+                                <pic:cNvPr id="205782844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160650773" name="Picture">
+                        <wp:docPr id="1068629672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160650773" name="Picture"/>
+                                <pic:cNvPr id="1068629672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592552806" name="Picture">
+                  <wp:docPr id="1447596111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592552806" name="Picture"/>
+                          <pic:cNvPr id="1447596111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660387447" name="Picture">
+                  <wp:docPr id="1853561215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660387447" name="Picture"/>
+                          <pic:cNvPr id="1853561215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28483411" name="Picture">
+                  <wp:docPr id="1221415977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28483411" name="Picture"/>
+                          <pic:cNvPr id="1221415977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196058293" name="Picture">
+                  <wp:docPr id="1320895220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196058293" name="Picture"/>
+                          <pic:cNvPr id="1320895220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368904683" name="Picture">
+                  <wp:docPr id="1896721361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368904683" name="Picture"/>
+                          <pic:cNvPr id="1896721361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939331435" name="Picture">
+                  <wp:docPr id="140595531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939331435" name="Picture"/>
+                          <pic:cNvPr id="140595531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978440860" name="Picture">
+                        <wp:docPr id="1461081765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978440860" name="Picture"/>
+                                <pic:cNvPr id="1461081765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687924658" name="Picture">
+                  <wp:docPr id="448413813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687924658" name="Picture"/>
+                          <pic:cNvPr id="448413813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266815259" name="Picture">
+                  <wp:docPr id="849304144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266815259" name="Picture"/>
+                          <pic:cNvPr id="849304144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511746699" name="Picture">
+                  <wp:docPr id="1473876440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511746699" name="Picture"/>
+                          <pic:cNvPr id="1473876440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339499588" name="Picture">
+                  <wp:docPr id="2073551250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339499588" name="Picture"/>
+                          <pic:cNvPr id="2073551250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540595165" name="Picture">
+                  <wp:docPr id="1925764640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540595165" name="Picture"/>
+                          <pic:cNvPr id="1925764640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910044545" name="Picture">
+                  <wp:docPr id="1499315380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910044545" name="Picture"/>
+                          <pic:cNvPr id="1499315380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990009834" name="Picture">
+                        <wp:docPr id="395732004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990009834" name="Picture"/>
+                                <pic:cNvPr id="395732004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078965831" name="Picture">
+                  <wp:docPr id="588960382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078965831" name="Picture"/>
+                          <pic:cNvPr id="588960382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426830997" name="Picture">
+                  <wp:docPr id="2065976964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426830997" name="Picture"/>
+                          <pic:cNvPr id="2065976964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414856509" name="Picture">
+                  <wp:docPr id="1698043699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414856509" name="Picture"/>
+                          <pic:cNvPr id="1698043699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110016110" name="Picture">
+                  <wp:docPr id="1443257182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110016110" name="Picture"/>
+                          <pic:cNvPr id="1443257182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517133325" name="Picture">
+                  <wp:docPr id="768239071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517133325" name="Picture"/>
+                          <pic:cNvPr id="768239071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711950775" name="Picture">
+                  <wp:docPr id="695745610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711950775" name="Picture"/>
+                          <pic:cNvPr id="695745610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17874116" name="Picture">
+                        <wp:docPr id="703121818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17874116" name="Picture"/>
+                                <pic:cNvPr id="703121818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905119906" name="Picture">
+                  <wp:docPr id="1092233857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905119906" name="Picture"/>
+                          <pic:cNvPr id="1092233857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819254725" name="Picture">
+                  <wp:docPr id="79477229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819254725" name="Picture"/>
+                          <pic:cNvPr id="79477229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729856478" name="Picture">
+                  <wp:docPr id="641020174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729856478" name="Picture"/>
+                          <pic:cNvPr id="641020174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227036284" name="Picture">
+                  <wp:docPr id="167855597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227036284" name="Picture"/>
+                          <pic:cNvPr id="167855597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563242245" name="Picture">
+                  <wp:docPr id="1281458434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563242245" name="Picture"/>
+                          <pic:cNvPr id="1281458434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082951808" name="Picture">
+                  <wp:docPr id="322536403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082951808" name="Picture"/>
+                          <pic:cNvPr id="322536403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976653200" name="Picture">
+                        <wp:docPr id="528386040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976653200" name="Picture"/>
+                                <pic:cNvPr id="528386040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084797700" name="Picture">
+                  <wp:docPr id="1082570975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084797700" name="Picture"/>
+                          <pic:cNvPr id="1082570975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67494821" name="Picture">
+                  <wp:docPr id="277854377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67494821" name="Picture"/>
+                          <pic:cNvPr id="277854377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227554890" name="Picture">
+                  <wp:docPr id="1528720853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227554890" name="Picture"/>
+                          <pic:cNvPr id="1528720853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>