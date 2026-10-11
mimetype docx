--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992276010" name="Picture">
+                  <wp:docPr id="1498005021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992276010" name="Picture"/>
+                          <pic:cNvPr id="1498005021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117530232" name="Picture">
+                  <wp:docPr id="781056827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117530232" name="Picture"/>
+                          <pic:cNvPr id="781056827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999944180" name="Picture">
+                        <wp:docPr id="867199139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999944180" name="Picture"/>
+                                <pic:cNvPr id="867199139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935291716" name="Picture">
+                  <wp:docPr id="1665952481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935291716" name="Picture"/>
+                          <pic:cNvPr id="1665952481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607450346" name="Picture">
+                  <wp:docPr id="846576719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607450346" name="Picture"/>
+                          <pic:cNvPr id="846576719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116614975" name="Picture">
+                  <wp:docPr id="1597761284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116614975" name="Picture"/>
+                          <pic:cNvPr id="1597761284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305458631" name="Picture">
+                  <wp:docPr id="271710027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305458631" name="Picture"/>
+                          <pic:cNvPr id="271710027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295204855" name="Picture">
+                  <wp:docPr id="1927513111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295204855" name="Picture"/>
+                          <pic:cNvPr id="1927513111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894776154" name="Picture">
+                        <wp:docPr id="2066980429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894776154" name="Picture"/>
+                                <pic:cNvPr id="2066980429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916224384" name="Picture">
+                        <wp:docPr id="498451079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916224384" name="Picture"/>
+                                <pic:cNvPr id="498451079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157131393" name="Picture">
+                        <wp:docPr id="1476280367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157131393" name="Picture"/>
+                                <pic:cNvPr id="1476280367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027318603" name="Picture">
+                        <wp:docPr id="1556587780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027318603" name="Picture"/>
+                                <pic:cNvPr id="1556587780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764504686" name="Picture">
+                        <wp:docPr id="214418211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764504686" name="Picture"/>
+                                <pic:cNvPr id="214418211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392012808" name="Picture">
+                        <wp:docPr id="1094705066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392012808" name="Picture"/>
+                                <pic:cNvPr id="1094705066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984310127" name="Picture">
+                        <wp:docPr id="2121603094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984310127" name="Picture"/>
+                                <pic:cNvPr id="2121603094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806568949" name="Picture">
+                        <wp:docPr id="641114190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806568949" name="Picture"/>
+                                <pic:cNvPr id="641114190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039968114" name="Picture">
+                        <wp:docPr id="1953318689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039968114" name="Picture"/>
+                                <pic:cNvPr id="1953318689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588778368" name="Picture">
+                        <wp:docPr id="124533652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588778368" name="Picture"/>
+                                <pic:cNvPr id="124533652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737578129" name="Picture">
+                        <wp:docPr id="1224216618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737578129" name="Picture"/>
+                                <pic:cNvPr id="1224216618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116881693" name="Picture">
+                        <wp:docPr id="283679429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116881693" name="Picture"/>
+                                <pic:cNvPr id="283679429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782008831" name="Picture">
+                        <wp:docPr id="1091863935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782008831" name="Picture"/>
+                                <pic:cNvPr id="1091863935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590227446" name="Picture">
+                        <wp:docPr id="1219824591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590227446" name="Picture"/>
+                                <pic:cNvPr id="1219824591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256561421" name="Picture">
+                        <wp:docPr id="1976529810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256561421" name="Picture"/>
+                                <pic:cNvPr id="1976529810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461137825" name="Picture">
+                  <wp:docPr id="235086703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461137825" name="Picture"/>
+                          <pic:cNvPr id="235086703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791743521" name="Picture">
+                  <wp:docPr id="1737085383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791743521" name="Picture"/>
+                          <pic:cNvPr id="1737085383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884668209" name="Picture">
+                  <wp:docPr id="1937876267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884668209" name="Picture"/>
+                          <pic:cNvPr id="1937876267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673848906" name="Picture">
+                  <wp:docPr id="261791372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673848906" name="Picture"/>
+                          <pic:cNvPr id="261791372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193706248" name="Picture">
+                  <wp:docPr id="1500511839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193706248" name="Picture"/>
+                          <pic:cNvPr id="1500511839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387033901" name="Picture">
+                  <wp:docPr id="254201943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387033901" name="Picture"/>
+                          <pic:cNvPr id="254201943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225896101" name="Picture">
+                        <wp:docPr id="1933620909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225896101" name="Picture"/>
+                                <pic:cNvPr id="1933620909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479260272" name="Picture">
+                  <wp:docPr id="619468902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479260272" name="Picture"/>
+                          <pic:cNvPr id="619468902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170186167" name="Picture">
+                  <wp:docPr id="1927004022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170186167" name="Picture"/>
+                          <pic:cNvPr id="1927004022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143685227" name="Picture">
+                  <wp:docPr id="81300062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143685227" name="Picture"/>
+                          <pic:cNvPr id="81300062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785299281" name="Picture">
+                  <wp:docPr id="1286423658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785299281" name="Picture"/>
+                          <pic:cNvPr id="1286423658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764834351" name="Picture">
+                  <wp:docPr id="2120766453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764834351" name="Picture"/>
+                          <pic:cNvPr id="2120766453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645020819" name="Picture">
+                  <wp:docPr id="846707221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645020819" name="Picture"/>
+                          <pic:cNvPr id="846707221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082285722" name="Picture">
+                        <wp:docPr id="1456789404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082285722" name="Picture"/>
+                                <pic:cNvPr id="1456789404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253171591" name="Picture">
+                  <wp:docPr id="1509718081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253171591" name="Picture"/>
+                          <pic:cNvPr id="1509718081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885554828" name="Picture">
+                  <wp:docPr id="1825902581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885554828" name="Picture"/>
+                          <pic:cNvPr id="1825902581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908999011" name="Picture">
+                  <wp:docPr id="957616970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908999011" name="Picture"/>
+                          <pic:cNvPr id="957616970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041766564" name="Picture">
+                  <wp:docPr id="84430923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041766564" name="Picture"/>
+                          <pic:cNvPr id="84430923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539270984" name="Picture">
+                  <wp:docPr id="289014216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539270984" name="Picture"/>
+                          <pic:cNvPr id="289014216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734180320" name="Picture">
+                  <wp:docPr id="555426258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734180320" name="Picture"/>
+                          <pic:cNvPr id="555426258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997033659" name="Picture">
+                        <wp:docPr id="30524251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997033659" name="Picture"/>
+                                <pic:cNvPr id="30524251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928206411" name="Picture">
+                  <wp:docPr id="2042394370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928206411" name="Picture"/>
+                          <pic:cNvPr id="2042394370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900875830" name="Picture">
+                  <wp:docPr id="1799587277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900875830" name="Picture"/>
+                          <pic:cNvPr id="1799587277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009421316" name="Picture">
+                  <wp:docPr id="402184218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009421316" name="Picture"/>
+                          <pic:cNvPr id="402184218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92417405" name="Picture">
+                  <wp:docPr id="1547733771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92417405" name="Picture"/>
+                          <pic:cNvPr id="1547733771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638909599" name="Picture">
+                  <wp:docPr id="1436629614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638909599" name="Picture"/>
+                          <pic:cNvPr id="1436629614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10589279" name="Picture">
+                  <wp:docPr id="1137160647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10589279" name="Picture"/>
+                          <pic:cNvPr id="1137160647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718294808" name="Picture">
+                        <wp:docPr id="1463915410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718294808" name="Picture"/>
+                                <pic:cNvPr id="1463915410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61793061" name="Picture">
+                  <wp:docPr id="1906151863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61793061" name="Picture"/>
+                          <pic:cNvPr id="1906151863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035180433" name="Picture">
+                  <wp:docPr id="714817813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035180433" name="Picture"/>
+                          <pic:cNvPr id="714817813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951000475" name="Picture">
+                  <wp:docPr id="834601627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951000475" name="Picture"/>
+                          <pic:cNvPr id="834601627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884450999" name="Picture">
+                  <wp:docPr id="124849788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884450999" name="Picture"/>
+                          <pic:cNvPr id="124849788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384415886" name="Picture">
+                  <wp:docPr id="1189266850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384415886" name="Picture"/>
+                          <pic:cNvPr id="1189266850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819068389" name="Picture">
+                  <wp:docPr id="706075586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819068389" name="Picture"/>
+                          <pic:cNvPr id="706075586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290948500" name="Picture">
+                  <wp:docPr id="2126148148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290948500" name="Picture"/>
+                          <pic:cNvPr id="2126148148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756520867" name="Picture">
+                  <wp:docPr id="200089028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756520867" name="Picture"/>
+                          <pic:cNvPr id="200089028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093401899" name="Picture">
+                  <wp:docPr id="39012986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093401899" name="Picture"/>
+                          <pic:cNvPr id="39012986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>